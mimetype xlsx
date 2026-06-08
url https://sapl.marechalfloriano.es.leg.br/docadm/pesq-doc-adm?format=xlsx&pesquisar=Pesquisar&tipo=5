--- v2 (2026-03-22)
+++ v3 (2026-06-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="948" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="990" uniqueCount="291">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
@@ -561,53 +561,50 @@
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1º SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>2791</t>
-[...1 lines deleted...]
-  <si>
     <t>2798</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>5483</t>
@@ -856,50 +853,80 @@
     <t>6712</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>7032</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>7034</t>
+  </si>
+  <si>
+    <t>7035</t>
+  </si>
+  <si>
+    <t>6973</t>
+  </si>
+  <si>
+    <t>ATA DA 04ª SESSÃO ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>7036</t>
+  </si>
+  <si>
+    <t>7037</t>
+  </si>
+  <si>
+    <t>7038</t>
+  </si>
+  <si>
+    <t>7039</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1191,51 +1218,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F158"/>
+  <dimension ref="A1:F165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -3292,1120 +3319,1260 @@
       </c>
       <c r="B104" t="s">
         <v>179</v>
       </c>
       <c r="C104" t="s">
         <v>15</v>
       </c>
       <c r="D104" t="s">
         <v>9</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>183</v>
       </c>
       <c r="B105" t="s">
         <v>179</v>
       </c>
       <c r="C105" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D105" t="s">
         <v>9</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>184</v>
       </c>
       <c r="B106" t="s">
         <v>179</v>
       </c>
       <c r="C106" t="s">
         <v>20</v>
       </c>
       <c r="D106" t="s">
         <v>9</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>185</v>
       </c>
       <c r="B107" t="s">
         <v>179</v>
       </c>
       <c r="C107" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D107" t="s">
         <v>9</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>186</v>
       </c>
       <c r="B108" t="s">
         <v>179</v>
       </c>
       <c r="C108" t="s">
         <v>25</v>
       </c>
       <c r="D108" t="s">
         <v>9</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>187</v>
       </c>
       <c r="B109" t="s">
         <v>179</v>
       </c>
       <c r="C109" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D109" t="s">
         <v>9</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>188</v>
       </c>
       <c r="B110" t="s">
         <v>179</v>
       </c>
       <c r="C110" t="s">
         <v>30</v>
       </c>
       <c r="D110" t="s">
         <v>9</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
-        <v>31</v>
+        <v>189</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B111" t="s">
         <v>179</v>
       </c>
       <c r="C111" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D111" t="s">
         <v>9</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
-        <v>190</v>
+        <v>36</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>191</v>
       </c>
       <c r="B112" t="s">
         <v>179</v>
       </c>
       <c r="C112" t="s">
         <v>35</v>
       </c>
       <c r="D112" t="s">
         <v>9</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
-        <v>36</v>
+        <v>192</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B113" t="s">
         <v>179</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D113" t="s">
         <v>9</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B114" t="s">
         <v>179</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D114" t="s">
         <v>9</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B115" t="s">
         <v>179</v>
       </c>
       <c r="C115" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D115" t="s">
         <v>9</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B116" t="s">
         <v>179</v>
       </c>
       <c r="C116" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D116" t="s">
         <v>9</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B117" t="s">
         <v>179</v>
       </c>
       <c r="C117" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D117" t="s">
         <v>9</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B118" t="s">
         <v>179</v>
       </c>
       <c r="C118" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D118" t="s">
         <v>9</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B119" t="s">
         <v>179</v>
       </c>
       <c r="C119" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D119" t="s">
         <v>9</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B120" t="s">
         <v>179</v>
       </c>
       <c r="C120" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D120" t="s">
         <v>9</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B121" t="s">
         <v>179</v>
       </c>
       <c r="C121" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D121" t="s">
         <v>9</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B122" t="s">
         <v>179</v>
       </c>
       <c r="C122" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D122" t="s">
         <v>9</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B123" t="s">
         <v>179</v>
       </c>
       <c r="C123" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D123" t="s">
         <v>9</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B124" t="s">
         <v>179</v>
       </c>
       <c r="C124" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D124" t="s">
         <v>9</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B125" t="s">
         <v>179</v>
       </c>
       <c r="C125" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D125" t="s">
         <v>9</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B126" t="s">
         <v>179</v>
       </c>
       <c r="C126" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D126" t="s">
         <v>9</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B127" t="s">
         <v>179</v>
       </c>
       <c r="C127" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D127" t="s">
         <v>9</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B128" t="s">
         <v>179</v>
       </c>
       <c r="C128" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D128" t="s">
         <v>9</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B129" t="s">
         <v>179</v>
       </c>
       <c r="C129" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D129" t="s">
         <v>9</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B130" t="s">
         <v>179</v>
       </c>
       <c r="C130" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D130" t="s">
         <v>9</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B131" t="s">
         <v>179</v>
       </c>
       <c r="C131" t="s">
-        <v>105</v>
+        <v>230</v>
       </c>
       <c r="D131" t="s">
         <v>9</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B132" t="s">
         <v>179</v>
       </c>
       <c r="C132" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D132" t="s">
         <v>9</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B133" t="s">
-        <v>179</v>
+        <v>236</v>
       </c>
       <c r="C133" t="s">
-        <v>234</v>
+        <v>8</v>
       </c>
       <c r="D133" t="s">
         <v>9</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
+        <v>238</v>
+      </c>
+      <c r="B134" t="s">
         <v>236</v>
       </c>
-      <c r="B134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D134" t="s">
         <v>9</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
       <c r="F134" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B135" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C135" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D135" t="s">
         <v>9</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B136" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C136" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D136" t="s">
         <v>9</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B137" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C137" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D137" t="s">
         <v>9</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B138" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C138" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D138" t="s">
         <v>9</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B139" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C139" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D139" t="s">
         <v>9</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
       <c r="F139" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B140" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C140" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D140" t="s">
         <v>9</v>
       </c>
       <c r="E140" t="s">
         <v>10</v>
       </c>
       <c r="F140" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B141" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C141" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D141" t="s">
         <v>9</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B142" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C142" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D142" t="s">
         <v>9</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B143" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C143" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D143" t="s">
         <v>9</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B144" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C144" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D144" t="s">
         <v>9</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B145" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C145" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D145" t="s">
         <v>9</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B146" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C146" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D146" t="s">
         <v>9</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B147" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C147" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D147" t="s">
         <v>9</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B148" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C148" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D148" t="s">
         <v>9</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B149" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C149" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D149" t="s">
         <v>9</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B150" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C150" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D150" t="s">
         <v>9</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B151" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C151" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D151" t="s">
         <v>9</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
       <c r="F151" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B152" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C152" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D152" t="s">
         <v>9</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
-        <v>274</v>
+        <v>216</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>275</v>
       </c>
       <c r="B153" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C153" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D153" t="s">
         <v>9</v>
       </c>
       <c r="E153" t="s">
         <v>10</v>
       </c>
       <c r="F153" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>276</v>
       </c>
       <c r="B154" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C154" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D154" t="s">
         <v>9</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>277</v>
       </c>
       <c r="B155" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C155" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D155" t="s">
         <v>9</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
       <c r="F155" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>278</v>
       </c>
       <c r="B156" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C156" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D156" t="s">
         <v>9</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>279</v>
       </c>
       <c r="B157" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C157" t="s">
-        <v>105</v>
+        <v>230</v>
       </c>
       <c r="D157" t="s">
         <v>9</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
-        <v>225</v>
+        <v>280</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B158" t="s">
-        <v>237</v>
+        <v>282</v>
       </c>
       <c r="C158" t="s">
-        <v>231</v>
+        <v>8</v>
       </c>
       <c r="D158" t="s">
         <v>9</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
-        <v>281</v>
+        <v>239</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" t="s">
+        <v>283</v>
+      </c>
+      <c r="B159" t="s">
+        <v>282</v>
+      </c>
+      <c r="C159" t="s">
+        <v>15</v>
+      </c>
+      <c r="D159" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" t="s">
+        <v>284</v>
+      </c>
+      <c r="B160" t="s">
+        <v>282</v>
+      </c>
+      <c r="C160" t="s">
+        <v>20</v>
+      </c>
+      <c r="D160" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>10</v>
+      </c>
+      <c r="F160" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" t="s">
+        <v>285</v>
+      </c>
+      <c r="B161" t="s">
+        <v>282</v>
+      </c>
+      <c r="C161" t="s">
+        <v>25</v>
+      </c>
+      <c r="D161" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" t="s">
+        <v>10</v>
+      </c>
+      <c r="F161" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" t="s">
+        <v>287</v>
+      </c>
+      <c r="B162" t="s">
+        <v>282</v>
+      </c>
+      <c r="C162" t="s">
+        <v>30</v>
+      </c>
+      <c r="D162" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" t="s">
+        <v>288</v>
+      </c>
+      <c r="B163" t="s">
+        <v>282</v>
+      </c>
+      <c r="C163" t="s">
+        <v>35</v>
+      </c>
+      <c r="D163" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" t="s">
+        <v>289</v>
+      </c>
+      <c r="B164" t="s">
+        <v>282</v>
+      </c>
+      <c r="C164" t="s">
+        <v>40</v>
+      </c>
+      <c r="D164" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" t="s">
+        <v>290</v>
+      </c>
+      <c r="B165" t="s">
+        <v>282</v>
+      </c>
+      <c r="C165" t="s">
+        <v>45</v>
+      </c>
+      <c r="D165" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" t="s">
+        <v>10</v>
+      </c>
+      <c r="F165" t="s">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>