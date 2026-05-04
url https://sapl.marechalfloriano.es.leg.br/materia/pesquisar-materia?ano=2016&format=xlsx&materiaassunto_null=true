--- v0 (2025-12-08)
+++ v1 (2026-05-04)
@@ -54,4553 +54,4553 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13728</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Juarez Xavier</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13728/001-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13728/001-2016.pdf</t>
   </si>
   <si>
     <t>´´ DECRETA PONTO FACULTATIVO``.</t>
   </si>
   <si>
     <t>13729</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13729/002-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13729/002-2016.pdf</t>
   </si>
   <si>
     <t>´´ DECRETA PONTO FACULTATIVO ``.</t>
   </si>
   <si>
     <t>13730</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13730/003-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13730/003-2016.pdf</t>
   </si>
   <si>
     <t>13731</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13731/004-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13731/004-2016.pdf</t>
   </si>
   <si>
     <t>´´DECRETA PONTO FACULTATIVO``.</t>
   </si>
   <si>
     <t>13732</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13732/005-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13732/005-2016.pdf</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Coquinho</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO DA ESTRADA PRINCIPAL QUE DÁ ACESSO À PROPRIEDADE DO FILHO DO SR. RICARDO GILLES, LOCALIZADA EM VICTOR HUGO</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DO RIO JUCU BRAÇO SUL, COM INICIO NO PONTO FRIO E TÉRMINO NO POÇO FUNDO._x000D_
 PAVIMENTAÇÃO DO CONDOMÍNIO SERRA VERDE. </t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE PATROLAMENTO E CASCALHAMENTO:_x000D_
 ESTRADA MUNICIPAL MARIO SCHUNCK;_x000D_
 ESTRADA DE RIO FUNDO-LOCALIDADE AURELIO PUPPIM;_x000D_
 ESTRADA DE BOM JESUS E NAS PROXIMIDADES DA RESIDENCIA DO SR.VALMIR RAASCH;_x000D_
 ESTRADA DE TAQUARAS;_x000D_
 CASCALHAMENTO NA ESTRADA DE SOÍDO DE BAIXO. </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Cabral</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA CRECHE PÚBLICA MUNICIPAL "LEONOR MIGUEL FEU ROSA" LOCALIZADA NO BAIRRO SANTA RITA. </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dório Braun (Suplente)</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CALÇAMENTO DA LADEIRA PEDRO PIVETTA ATE AS PROXIMIDADES DA RESIDENCIA DO SR. EDIVINO PIMENTEL E ENTRADA DA RESIDENCIA DO SR.MARCIO GREISE BARBOSA,NO DISTRITO DE ARAGUAIA._x000D_
 CALÇAMENTO DA ÁREA SITUADA EM FRENTE A NOVA UNIDADE DE SAÚDE DO DISTRITO DE ARAGUAIA   </t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE 01 QUEBRA MOLAS EM FRENTE A RESIDENCIA DO SR. DOUGLAS BOLDRINI, EM ARAGUAIA.  </t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PROFESSORES DE LINGUAS ALEMÃ E ITALIANA PARA ATUAR NOS DISTRITOS DE SANTA MARIA E ARAGUAIA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA MORRO BAIXO, LOCALIZADA NA COMUNIDADE DE BOM JESUS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Renato Werneck</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO EM TODO O PERCURSO DA ESTRADA QUE LIGA O POSTO IPIRANGA ATÉ A VILA SCHUNCK.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR EM FUNCIONAMENTO EM CARÁTER DE URGÊNCIA O POÇO ARTESIANO DO BETINHO SIMON.  </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE ESTRADA INICIANDO NA FABRICA DO SR. DAMIÃO KLEIN ATÉ AS PROXIMIDADES DO SÍTIO DO JOÃO STEIN, NO BAIRRO NOSSA SENHORA DA PENHA;_x000D_
 ABERTURA E MELHORAMENTO DA ESTRADA QUE DA ACESSO À VILA SCHUNCK, VIABILIZANDO A RETIRADA DA CURVA NA SUBIDA AO LADO DA PROPRIEDADE DO SR. PEDRO KOEHLER.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Dodô Krohling</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO EM TODAS AS ESTRADAS MUNICIPAIS QUE TRAFEGAM O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO URGENTE DOS SERVIÇOS DE DESENTUPIMENTO DE MANILHAS INSTALADAS SOB UMA PONTE QUE OFERECE ACESSO A DIVERSAS EMPRESAS, LOCALIZADAS ANTES DO CONDOMÍNIO SERRA VERDE NAS PROXIMIDADES DA SERRARIA DOS KIEFER.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE CAIXAS SECAS, ALEM DOS SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO DE TODAS AS ESTRADAS DOS DISTRITOS DE ARAGUAIA E SANTA MARIA.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA ABERTURA  DA VIA QUE OFERECE ACESSO A UNIDADE DE SAÚDE LEONTINA PERIM DE FARIA, PARALELO AS RUAS ZEFERINO GUIDE E JOSÉ CELANTE, EM ARAGUAIA.  </t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO TELHADO DA ESCOLA SÍTIO RUPF,LOCALIZADA PRÓXIMO AO CAMPO DO APOLLO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Cezinha Ronchi</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO EM TODA A EXTENSÃO DA ESTRADA QUE DÁ ACESSO AO CONDOMÍNIO RECREIO PONTO ALTO. </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Alcino Diniz</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAR A ESCOLA SÍTIO RUPF AUMENTANDO 03 (TRÊS) SALAS, BEM COMO TROCAR O TELHADO, DEVIDO A SUA  PRECARIEDADE.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE RECAPEAMENTO OU PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA GUSTAVO HERTEL._x000D_
 SERVIÇO DE ILUMINAÇÃO DA CABOCLA ATÉ A NOVA ESCOLA FLORES PASSINATO KUSTER. </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Alcino Diniz, Renato Werneck</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO E CASCALHAMENTO TENDO INCIO NA RUA DELIMAR SCHUNK, PASSANDO PELAS RESIDÊNCIAS DO SR. LUIZ ANTÔNIO, SERRALHERIA POPULARMENTE CONHECIDO COMO VEINHO, TÉRMINO PRÓXIMO À PROPRIEDADE DO SR. FLOMIRO ENDLICH   </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A CONSTRUÇÃO DE UM QUEBRA MOLAS OU REDUTOR DE VELOCIDADE EM PONTO ESTRATÉGICO LOCALIZADO NO FINAL DA RUA CLARA ENDLICH. </t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MANUTENÇÃO URGENTE DAS VIAS LOCALIZADAS EM PARALELO A RUA PROFESSORA CECÍLIA PITANGA, LOCALIZADA NO MORRO DA MACEFEL</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR AREIA EM TODOS OS CAMPOS LOCALIZADOS NA AVENIDA ARTHUR HAESE, VISTO QUE NO CAMPO DO VÔLEI JÁ FOI COLOCADA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR, O FECHAMENTO DE UM BURACO A CÉU ABERTO NA RUA ALCIMIR  KIEFER, VISANDO SOLUCIONAR O PROBLEMA DE APARECIMENTO DE MOSQUITOS E OUTROS INSETOS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS OU SUBSTITUIÇÃO DO PISO DO CENTRO EDUCACIONAL VOVÓ FERNANDINA.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>DAVI</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPOVOAR DE ESPÉCIES NATIVAS AS NASCENTES D'ÁGUA E REVEGETAR AS MARGENS DO RIO JUCU BRAÇO SULE SEUS AFLUENTES.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROGRAMA PARA RECOLHIMENTO E DESTINAÇÃO DOS ÓLEOS VEGETAIS E GORDURAS RESIDUAIS DE FRITURAS E COZIMENTO DE ALIMENTOS, NO MUNICÍPIO DE MARECHAL FLORIANO-ES  </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO  DE DOIS QUEBRA-MOLAS NA RODOVIA JOSÉ HUBER- EM SANTA MARIA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERANDO A NECESSIDADE DE PROPORCIONAR MAIS SEGURANÇAS NO PERÍODO NOTURNO VENHO SOLICITAR A EXTENSÃO DE REDE ELÉTRICA PRA A BAIXADA DE SANA MARIA. </t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇAGEM E LIMPEZA DAS RUAS LOCALIZADAS EM PARALELO À RUA PROFESSORA CECÍLIA PITANGA, NO MORRO DA MACEFEL.  </t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO E CASCALHAMENTO DA ESTRADA TAQUARAL DE RIO FUNDO. _x000D_
 REABERTURA DE ALGUMAS CURVAS DA ESTRADA  PRINCIPAL DE RIO FUNDO._x000D_
 A AQUISIÇÃO DE UMA CAIXA D'ÁGUA DE 5.000 LITROS OU SUPERIOR, PARA ATENDER A COMUNIDADE DE ALTO RIO FUNDO. </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA E ROÇAGEM DAS MARGENS DOS CÓRREGOS E DAS GALERIAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERANDO A PAVIMENTAÇÃO ASFÁLTICA QUE VEM SENDO REALIZADA NA COMUNIDADE DE RIO FUNDO, VENHO SOLICITAR QUE PARALELO A ESTA BENFEITORIA, SEJA CONSTRUÍDO UM CALÇADÃO.  </t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8643/indicacao_034-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8643/indicacao_034-2016.pdf</t>
   </si>
   <si>
     <t>INDICA A ROÇAGEM DAS ESTRADAS VICINAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DE BOM JESUS E COSTA PEREIRA.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA MORRO BAIXO, LOCALIZADA NA COMUNIDADE DE BOM JESUS E SERVIÇOS DE PATROLAGEM NA ESTRADA PRINCIPAL DE BOM JESUS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE PATROLAMENTO DA ESTRADA VICTOR HUGO, COM INICIO NA RESIDENCIA DO CICA, ATÉ O SITIO DOURO QUE FICA NA DIVISA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS, ABRANGENDO TODA A REGIÃO DE RIO FUNDO E AUTO RIO FUNDO. </t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZA A INSTALAÇÃO DE DOIS QUEBRA-MOLAS EM RIO FUNDO._x000D_
 </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ASFALTAMENTO COM INCIO NA ENTRADA EM FRENTE AO POSTO IPIRANGA, PROSSEGUINDO ATÉ A VILA SCHUNCK, COMPREENDENDO UM TRECHO DE APROXIMADAMENTE 1.900 METROS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA A ESTRADA JAIME CANAL, COM INICIO NA EMPRESA GLOBOAVES ATÉ AS PROXIMIDADES DA PROPRIEDADE DO SR. FLOMIRO ENDLICH.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFÁLTICA PARA A ESTRADA RODOLFO KROHLING, COM EXTENSÃO  APROXIMADA DE 2,2 KM, INICIANDO NAS PROXIMIDADES DA PROPRIEDADE DO SENHOR JAIR KROHLING ATÉ A PROPRIEDADE DO SENHOR JOSÉ ULIANA E INDICAMOS AINDA O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DE SANTA MARIA COM INICIO NAS PROXIMIDADES DA PROPRIEDADE DO SR. JOSÉ CLEMENTE KROHLING AO SR. SAMUEL MÓDULO, DO SR. JAIR KROHLING AO SENHOR ISAIAS PÉTERLE, DO SR. GELSON CALVI  À BR 262.   </t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAGEM DO MATO EXISTENTES NAS MARGENS DAS ESTRADAS DE SOÍDO DE BAIXO.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO ASFALTO DA VILA DE ARAGUAIA.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO OU INSTALAÇÃO DE SANITÁRIOS PÚBLICOS, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
     <t>INDICA A VIABILIZAÇÃO DO COMPLEMENTO DO ASFALTO ATÉ A PROPRIEDADE DO SENHOR JUCA RASCH, LOCALIZADA EM COSTA PEREIRA.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO DAS RUAS DO BAIRRO SANTA RITA, PRÓXIMO A UNIDADE DE SAÚDE, CRECHE MUNICIPAL E DEMAIS RUAS DO BAIRRO. </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE MELHORIAS PARA A RUA JACOMO RONCHI.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA PATROLAMENTO E CASCALHAMENTO, CONSTRUÇÃO DE SEIS CAIXAS SECAS E DIVERSOS OUTROS SERVIÇOS QUE SÃO NECESSÁRIOS PARA PROPORCIONAR BENEFÍCIOS PARA TODOS OS MORADORES RESIDENTES NA VILA DO SERTÃO, COMUNIDADE DE BOA ESPERANÇA, MARECHAL FLORIANO.  </t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA O PREFEITO MUNICIPAL COLOQUE PERMANENTEMENTE UM GARI A DISPOSIÇÃO DOS MORADORES DA VILA DOS IPÊS (BAIXADA) EM SANTA MARIA E MANUTENÇÃO ATRAVÉS DE LIMPEZA DIÁRIA PARA A NOVA PRAÇA SAUDÁVEL CONSTRUÍDA EM SANTA MARIA.     </t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO SOLICITAR O PREFEITO MUNICIPAL URGÊNCIA NA REALIZAÇÃO DOS SERVIÇOS DE REFORMA DESTA PASSARELA, EM RAZÃO DA MESMA ESTAR COM A ESTRUTURA METÁLICA COMPROMETIDA.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAMOS A INTERVENÇÃO DO PODER EXECUTIVO PARA QUE ADOTE DIVERSAS MEDIDAS NO SENTIDO DE PROIBIR QUE AS PESSOAS ADENTREM NA PISTA SKATE COM BICICLETAS, DENTRE ELAS A INSTALAÇÃO IMEDIATA DE PLACAS INFORMATIVAS.   </t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULARIZAÇÃO DA COLETA DE LIXO DA NOVA UNIDADE DE SAÚDE DE ARAGUAIA, PRINCIPALMENTE NOS FINAIS DE SEMANA._x000D_
 </t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ILUMINAÇÃO PÚBLICA DA RUA CLARA ENDLICH, NAS PROXIMIDADES DA CÂMARA, ENTRE A RESIDENCIA DO SR. NENA STEIN E SRª. MARIA LUCIA, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MEIOS FIOS REPAROS EM BUEIROS, REPAROS NA ILUMINAÇÃO PÚBLICA E DEMAIS BENFEITORIAS, QUE BENEFICIAM TODOS OS MORADORES DA RUA GERMANO GERHARDT.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MELHORIAS E CASCALHAMENTO EM TODAS AS ESTRADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A REFORMA DA PONTE DE MADEIRA SITUADA NA ESTRADA DE SANTA MARIA, NA DIVISA DAS PROPRIEDADES DO SR. DAVI LUBE E JASEN CANAL, LOCALIZADA APÓS A PROPRIEDADE DO SR. ZECA KROHLING.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR MELHORIAS URGENTEMENTE, NO DISTRITO DE ARAGUAIA, COMO MELHORAR A ENTRADA DO POSTO DE SAÚDE E ACADEMIA DA SAÚDE, VIABILIZAR TAPA PARA OS BUEIRO, ENTRE OUTROS. </t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR UM FISCALIZAÇÃO MAIS AMPLA, EFETIVA E RIGOROSA, AOS CAMELÔS QUE VEM DE FORA PARA VENDEREM OS SEUS PRODUTOS EM NOSSA MUNICIPALIDADE, PREJUDICANDO O COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A REFORMA, BEM COMO AMPLIAÇÃO DA UNIDADE DE SAÚDE DO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR NOVA CONSTRUÇÃO OU AMPLIAÇÃO DA CRECHE LEONOR MIGUEL FEU ROSA, LOCALIZADA NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO SANTA RITA, COM PARQUINHO, SANITÁRIOS E UM LOCAL RESERVADO PARA IDOSOS. </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR CONTRATAÇÃO DE PEDIATRAS, EM CARÁTER DE URGÊNCIA. </t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZA SERVIÇOS DE MELHORIAS, DENTRE ELAS CASCALHAMENTO, ILUMINAÇÃO E VISITA DE PROFISSIONAIS DA SAÚDE AO SERTÃO DOS UHL, EM BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇO DE CASCALHAMENTO DA CABOCLA ATÉ A MERCEARIA DO NILSON LITTIG, NA COMUNIDADE DE SOÍDO DE BAIXO.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇO DE ROÇAGEM DAS MARGENS E BARRANCOS DA ENTRADA DE SOÍDO DE BAIXO COMPREENDENDO O TRECHO ENTRE A CABOCLA E O VIRADOURO.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>PROJETO DE LEI CONTEMPLANDO A ANISTA DE JUROS E MULTA DE IPTU ( IMPOSTOS PREDIAL E TERRITORIAL URBANO), VISANDO A QUITAÇÃO DE DÉBITOS DOS MUNICIPES VISANDO REGULARIZAR AS SUAS SITUAÇÕES, BEM COMO, AUMENTAR A RECEITA OU ARRECADAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇO DE REPOSIÇÃO DAS TAMPAS DE BUEIROS DANIFICADAS, EM TODA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE CALÇADÃO PARA CAMINHADAS, COMPREENDENDO O TRECHO DE ARAGUAIA ATÉ A EMPRESA FÍBRIA.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZA UM CARRO EXTRA, VISANDO ATENDER OS PACIENTES (IDOSOS, GESTANTES E PESSOAS COM NECESSIDADE ESPECIAIS) E SEUS RESPECTIVOS ACOMPANHANTES, QUE PRECISAM DESLOCAR-SE PARA A GRANDE VITÓRIA, PARA A REALIZAÇÃO DE CONSULTAS OU EXAMES FORA DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A INSTALAÇÃO DE PLACAS INDICATIVAS, COM NOMES DE RUA E OUTRAS QUE SE FIZEREM NECESSÁRIAS.  </t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR SERVIÇO DE REFORMA DAS CALÇADAS, DOS MEIO-FIOS, BEM COMO A TROCA DAS TAMPAS DE BUEIROS DESTE MUNICÍPIO QUE SE FIZEREM NECESSÁRIAS. </t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONCESSÃO DOS DIREITOS TRABALHISTAS DOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL, COMPREENDENDO QUINQUÊNIO, DECÊNIO, ASSIDUIDADE E MUDANÇA DE CLASSE, OS QUAIS JÁ FAZEM JUS AOS MESMOS E QUE JÁ DERAM ENTRADA DE SEUS RESPECTIVOS REQUERIMENTOS SOLICITANDO-OS, BEM COMO, OS DEMAIS QUE AINDA NÃO OS REQUERERAM.   </t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO URGENTE DOS SERVIÇOS DE REPAROS NA PAVIMENTAÇÃO DA RUA ZAMBOM  BEM COMO A CONSTRUÇÃO DE UMA DRENAGEM ADEQUADA PARA CAPTAR AS ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA DA ESCOLA DE MORRO BAIXO, NA COMUNIDADE DE BOM JESUS.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A REFORMA DA PONTE DE MADEIRA SITUADA NA COMUNIDADE DE SOÍDO DE BAIXO, PRÓXIMO A PROPRIEDADE DO SENHOR KININHO KUSTER, TENDO EM VISTA QUE ALGUNS PRANCHÕES ENCONTRAM-SE DANIFICADOS OFERECENDO PERIGO A INTEGRIDADE FÍSICA DAS PESSOAS QUE ALI CIRCULAM DIARIAMENTE.  </t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A REALIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO E REPAROS NOS PARQUINHOS INFANTIS EXISTENTES NAS ESCOLAS MUNICIPAIS, E NO PARQUINHO INFANTIL LOCALIZADO NA AVENIDA ARTHUR HAESE, INDICA AINDA A AMPLIAÇÃO DE UM PARQUE INFANTIL ANEXO AO CAMPO BOM DE BOLA JOSÉ HENRIQUE PEREIRA.  </t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR SERVIÇOS DE MELHORIAS E MANUTENÇÃO DA RUA DELIMAR SCHUNK, DANDO CONTINUIDADE NA ESTRADA MUNICIPAL MARIO SCHUNCK, PASSANDO PELA RESIDENCIA DO SR. LUIZ ANTÔNIO AMBRÓZIO GOMES, PELAS PROXIMIDADES DA SERRALHERIA DO SOLIMAR, PROSSEGUINDO PELA ESTRADA MUNICIPAL JAIME CANAL, ATÉ CHEGAR Á EMPRESA GLOBOAVES.  </t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE 04 (QUATRO) QUEBRA-MOLAS AO LONGO DO ASFALTO NOVO DE RIO FUNDO, SENDO 01 EM FRENTE À RESIDÊNCIA DO SR. PRETO E 01 EM FRENTE A RESIDENCIA DO SR. ADILSON TESCH 01 EM FRENTE A ESCOLA  E 01 EM FRENTE AO BAR DO TONINHO.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE TELA DE PROTEÇÃO NO CAMPO BOM DE BOLA DE ARAGUAIA, PARA EVITAR QUE A BOLA SEJA LANÇADA FORA DO MESMO E ATINGIR AS RESIDÊNCIAS LOCALIZADAS EM ANEXO AO MESMO, COMÉRCIOS E OUTROS.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR EM CARÁTER DE URGÊNCIA, A INTERDIÇÃO OU REMOÇÃO DA ESCADA LOCALIZADA ÀS MARGENS DA LINHA FÉRREA, PRÓXIMO A PADARIA PÃO DOURADO E LOJA ZEMA, QUE DA ACESSO Á RUA EMILIO HULLE, TENDO EM VISTA QUE A MESMA NÃO OFERECE SEGURANÇA AOS USUÁRIOS POR ESTAR DENTRO DA RUA, E NO LOCAL JÁ OCORRERAM VÁRIOS ACIDENTES; DENTRE ELES, O DE SEXTA-FEIRA DIA 08 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A PREFEITURA MUNICIPAL DE MARECHAL FLORIANO, PROVIDÊNCIE A CARÁTER DE URGÊNCIA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DE SOÍDO DER BAIXO,  NO PERCURSO ENTRE A NOVA ESCOLA FLORES PASSINATO KUSTER, ATÉ A RODOVIA JOÃO BATISTA KLEIN, PRÓXIMO AO COMERCIO DO SENHOR LAURO BICKEL, NA CABOCLA.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A REALIZAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA EM TODA AS RUAS DO BAIRRO SANTA RITA, TENDO EM VISTA O GRANDE FLUXO DE PESSOAS QUE UTILIZAM A UNIDADE DE SAÚDE, CRECHE MUNICIPAL, PADARIA E DEMAIS COMÉRCIOS LOCAIS. </t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A LIMPEZA E ROÇAGEM DAS MARGENS DOS CÓRREGOS BATATAL ATÉ AS PROXIMIDADES DO SUPERMERCADO NOSSA REDE, BEM COMO CÓRREGO QUE INICIA-SE PRÓXIMO A EMPRESA GLOBOAVES ATÉ O ENCONTRO COM O RIO JUCU, PRÓXIMO AO BANESTES.  </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE UM TOLDO PARA A REALIZAÇÃO DAS VISTORIAS DE VEÍCULOS, VISANDO MAIOR SEGURANÇA E COMODIDADE DA EQUIPE DO CIRETRAN DURANTE A REALIZAÇÃO DAS MESMAS</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇO DE REPARO, BEM COMO LIMPEZA COM UTILIZAÇÃO DE CAMINHÃO-PIPA EM FRENTE À MACEFEL, ONDE PROVAVELMENTE TENHA UM CANO ESTOURADO, VISANDO LAVAR TODA ÁREA INTERNA E AMENIZAR OU SOLUCIONAR O FORTE ODOR, O QUAL TEM PROPICIADO O APARECIMENTO DE MOSQUITOS.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR SERVIÇO DE ROÇAGEM DA ESTRADA VELHA DE PARAJU, INICIANDO NA CABOCLA E DANDO CONTINUIDADE ATÉ O VIRADOURO, VISANDO MAIOR SEGURANÇA DE PEDESTRES E MOTORISTAS. </t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇOS DE LIMPEZA DO RIO JUCU BRAÇO SUL E DOS CÓRREGOS DE TODA A MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR SERVIÇOS QUE SE FAZEM NECESSÁRIOS COMO CALÇAMENTOS E REPAROS ONDE JÁ OS TEM, SUBSTITUIÇÃO DE TAMPAS PARA BUEIROS E ILUMINAÇÃO NAS RUAS ALVINO WASSEM, MARIA TRARBACH BOTELHO, OSCAR ARAÚJO, QUINTA DOS LAGOS E TODA AS RUAS DO BAIRRO SANTA RITA.   </t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR INSTALAÇÃO DE 05 (CINCO) PONTOS DE ILUMINAÇÃO, ONDE JÁ TEM OS POSTES INSTALADOS NA VILA DOS IPÊS, POPULARMENTE CONHECIDA COMO BAIXADA DE SANTA MARIA, SENDO DISTRIBUÍDOS DA SEGUINTE FORMA: 1° PONTO EM FRENTE À RESIDÊNCIA DA SRª. MARIA DE LURDES DA SILVA  ZUCCON; 2° PONTO EM FRENTE À RESIDÊNCIA DO SR. VANDELINO ZAMBOM; 3° PONTO EM FRENTE À RESIDÊNCIA DO SR. JORGE LUIZ EWALD; 4° PONTO EM FRENTE Á RESIDÊNCIA DO SR. VICIMAR AUGUSTO SIQUEIRA; E A 5° PONTO PRÓXIMO À RESIDÊNCIA  DA SRª.  ROSIANI ZUCCON DE AMORIM. </t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A INSTALAÇÃO URGENTE DOS SERVIÇOS DE ILUMINAÇÃO DAS RUAS ESCURAS DA VILA DOS IPÊS EM SANTA MARIA, ENTRE OUTROS SERVIÇOS._x000D_
 </t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A INSTALAÇÃO DOS SERVIÇOS ILUMINAÇÃO PÚBLICA EM SANTA MARIA NO TRECHO COM INICIO NO COMÉRCIO MATERIAL DE CONSTRUÇÃO BC E TÉRMINO NAS PROXIMIDADES POUSADA TERRA NOSSA, ENTRE OUTROS SERVIÇOS._x000D_
 </t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DA PRAÇA DO VIRADOURO, SITUADA NO FINAL DA VILA SCHUNCK, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇO DE LIMPEZA DE TODAS RUAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A CONSTRUÇÃO DE ABRIGOS DE ÔNIBUS AO LONGO DE TODO O PERCURSO DA ESTRADA DE RIO FUNDO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇOS DE SUBSTITUIÇÃO DE TAMPAS PARA OS BUEIROS OU BOCAS DE LOBO DE TODAS AS RUAS DA SEDE DO MUNICÍPIO, VISANDO MAIOR SEGURANÇA DOS MUNICIPES QUE UTILIZAM AS REFERIDAS VIAS DE ACESSO.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A VIABILIZAÇÃO DE SERVIÇOS DE ROÇAGEM DA ESTRADA VELHA DE PARAJU, INICIANDO NA CABOCLA E DANDO CONTINUIDADE ATÉ O VIRADOURO, VISANDO MAIOR SEGURANÇA MELHOR ACESSIBILIDADE DE PEDESTRES E MOTORISTAS.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A JUNÇÃO DO ATENDIMENTO DOS ÓRGÃOS IDAF E INCAPER NO PRÉDIO ONDE LOCALIZA-SE A SECRETARIA MUNICIPAL DE MEIO AMBIENTE, BEM COMO SOLICITAR AO BANESTES A INSTALAÇÃO DE UM PAGUE FÁCIL NO LOCAL, TENDO EM VISTA QUE O MESMO DISPÕE DE ESPAÇO PARA ALOCAR OS ÓRGÃOS MENCIONADOS.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE LUMINÁRIAS NA RUA MARIO SCHUNCK, HAJA VISTA QUE FAZ 11 MESES QUE COLOCARAM OS POSTES E OS MORADORES JÁ PAGAM A TAXA DE ILUMINAÇÃO PÚBLICA, PORÉM OS MESMOS NÃO DESFRUTAM  DE TAIS SERVIÇOS.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR MELHORIAS NA RUA DELIMAR SCHUNCK E NA RUA VILA NOVA SITUADA NA LOCALIDADE CONHECIDA COMO LOTEAMENTO DO JERONIMO.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR SERVIÇOS DE LIMPEZA DA GALERIAS DOS CÓRREGOS DO MUNICÍPIO, BEM COMO CONSTRUIR BUEIRO E CAIXA SECA NA RUA EDMUNDO RUPF VISANDO CAPTAR AS ÁGUAS PLUVIAIS. </t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A CONSTRUÇÃO DE UM VESTIÁRIO COM SANITÁRIOS E PROTEÇÃO DE REDE, NO CAMPO BOM DE BOLA LOCALIZADO EM ARAGUAIA. </t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A DEMOLIÇÃO DO ANTIGO POSTO DE SAÚDE DE ARAGUAIA, VISANDO A CONSTRUÇÃO DE CORETOS E SANITÁRIOS O MAIS BREVE POSSÍVEL. </t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE 06 POSTES COM ILUMINAÇÃO PÚBLICA PARA A COMUNIDADE DE VILA VELTEM, LOCALIZADA ANTES DO SHOW HAUS.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8644/indicacao_105-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8644/indicacao_105-2016.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A REABERTURA E PAVIMENTAÇÃO DA ESTRADA QUE OFERECE ACESSO AOS MORADORES DA VILA DO SERTÃO EM BOA ESPERANÇA, MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR A INSTALAÇÃO DE UM POÇO ARTESIANO OU PROÁGUA VISANDO ATENDER A COMUNIDADE LOCALIZADA NA RODOVIA JOSÉ HUBER, PRÓXIMO AO LOCAL POPULARMENTE CONHECIDO COMO JEQUITIBÁ.  </t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR TRANSPORTE ESCOLAR PARA A COMUNIDADE VILA DO SERTÃO, LOCALIZADA EM BOA ESPERANÇA, VISANDO MELHOR ACESSIBILIDADE À ESCOLA.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8645/indicacao_108-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8645/indicacao_108-2016.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A INSTALAÇÃO DE QUEBRA MOLAS NA COMUNIDADE DE BOA ESPERANÇA, NAS PROXIMIDADES DA RESIDÊNCIA DE JOSÉ RANGEL DE MORAES E BRUNA  NASCIMENTO DE MORAES.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA ESCADARIA PARA ATENDER A DIVERSOS MORADORES RESIDENTES NA DECLIVIDADE LOCALIZADA À RUA MANOEL KILL SENTIDO LADO ESQUERDO DA RUA, APÓS A CASA DO SENHOR CHINELO.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA NOVA ESTRADA PARA OFERECER ACESSO A COMUNIDADE LOCALIZADA NO FINAL DA RUA JOÃO LOVATTI, NO MORRO DA MACEFEL, PRÓXIMO A TORRE DE TELEFONIA MÓVEL, INTERLIGANDO A RUA ERASMO KILL,PRÓXIMO A PROPRIEDADE DA FAMÍLIA WASSEM.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇO DE DEDETIZAÇÃO NAS GALERIAS, BUEIROS E EM TORNO DOS CÓRREGOS DO BAIRRO SANTA RITA, PRODUTORA E CENTO.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE PLACAS NOS LUGARES MAIS CRÍTICOS, ABORDANDO A QUESTÃO DO ESTACIONAMENTO EM LUGARES PROIBIDOS, VISANDO NÃO ATRAPALHAR O TRÂNSITO.  </t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇO DE ILUMINAÇÃO PÚBLICA EM RIO FUNDO (DO COMÉRCIO DO SR. TONINHO ENTRINGER) EM ARAGUAIA ( NA RUA FERDINANDO PREST ATÉ O CRUZEIRO DA COMUNIDADE E NA RUA JAIR RONCHI EM TORNO DO CAMPO DE ESPORTE CLUBE ARAGUAIA), ENTRE OUTROS LOCAIS.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇOS DE LIMPEZA E TAPA-BURACOS NA SEDE DO MUNICÍPIO, BEM COMO NOS BAIRROS JARBINHAS E SANTA RITA.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇO DE TAPA-BURACOS NAS RUAS DE ARAGUAIA.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8646/indicacao_116-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8646/indicacao_116-2016.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR SERVIÇOS DE TAPA-BURACOS EM TODAS AS RUAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8647/indicacao_117-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8647/indicacao_117-2016.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A REABERTURA DAS RUAS DO BAIRRO NOSSA SENHORA DA PENHA, POPULARMENTE CONHECIDO COMO VILA VELTEM, ANTES QUE SE PROCEDA COM A INSTALÇÃO DOS POSTES PARA O FORNECIMENTO DE ILUMINAÇÃO PÚBLICA, TENDO EM VISTA QUE AS RUAS DO BAIRRO SÃO ESTREITAS E PREJUDICA A CIRCULAÇÃO DE DOIS AUTOMÓVEIS AO MESMO TEMPO, EM MÃO E CONTRAMÃO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO:APLAUSO E RECONHECIMENTO, TENDO COMO DISTINÇÃO OS SENHORES, DA 6º CIA INDEPENDENTE DA POLÍCIA MILITAR SR. MAJOR WELIGTHON NALESSO DENADAI, SR. CAPITÃO EDINEI  BALBINO DE SOUSA, RS. SUBTENDENTE ADILSON RODRIGUES, SR. 3ºSGT. ANTONIO MARIA MATIAS,SR. CB. CARLOS ROBERTO LUCENA DE MACEDO,  SR. SD ADÃO FABIO SAIBEL E SR. SD. JOSIMAR ALVES DE SOUSA, </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO: APLAUSO E RECONHECIMENTO, TENDO COMO DISTINÇÃO OS SENHORES MAJOR WELIGTHON NALESSO DENADAI E CAPITÃO EDINEI BALBINO DE SOUSA, RESPECTIVAMENTE, COMANDANTE E SUBCOMANDANTE DA 6º CIA INDEPENDENTE DA POLÍCIA MILITAR - ES, EXTENSIVO AO ILUSTRÍSSIMO SENHOR SARGENTO ALESSANDRO POSSATTI  CORTELETTI. </t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR LEONÉRIO FALLER.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOCIMAR WRUCK.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. SEBASTIÃO RODRIGUES PEREIRA.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>PLENÁRIO 2015/2016</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. GUSTAVO JOSÉ WERNESBACH.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO JOVEM VINÍCIUS PAULO CARVALHO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. ILSON RONCHI.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO JOVEM CHARLES EFFGEN.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E RECONHECIMENTO.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM FACE AO FALECIMENTO DA SRA. MARIA JOSEFINA VELOSO WERNECK</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. ÂNGELO ULIANA.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>CECT - COMISSÃO DE ESPORTE, CULTURA E TURISMO</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À ASSOCIAÇÃO CHAPECOENSE DE FUTEBOL.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR EM FACE AO FALECIMENTO DO SR. WESLEY FREITAS </t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8713/19-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8713/19-2016.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E RECONHECIMENTO , TENDO COMO DISTINÇÃO E EXCELENTISSIMO SENHOR ANTÔNIO LIDINEY GOBBI, PREFEITO DESTA MUNICIPALIDADE, EM FACE A SUA EXCELENTEB ATUAÇÃO E BOM TRABALHO APRESENTADO, COMO GESTOR, NA BUSCA DE MELHORIAS PARA O NOSSO MUNICÍPIO, APRESENTANDO IMPORTANTES PROJETOS, BUSCANDO AMENIZAR AS DIFICULDADES ENFRENTADAS.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS AO EXCELENTE TRABALHO QUE VÊM SENDO REALIZADO EM NOSSA MUNICIPALIDADE </t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA OS SERVIDORES DESTE LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO EM APOIO INTEGRAL A CARTA DE BRASÍLIA - 2016</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, COSU - COMISSÃO DE OBRAS E SERVIÇOS URBANOS</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8415/pc001-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8415/pc001-2016.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei n°. 001/2016 de autoria do Poder Executivo Municipal "Cria o Fundo Municipal de Proteção e Defesa Civil - FUNMPDEC do Município de Marechal Floriano/ES e dá Outras providências.</t>
   </si>
   <si>
     <t>8416</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8416/pc002-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8416/pc002-2016.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei n°. 006/2016 de autoria do vereador João Cabral Rodrigues Conciglieri que "altera a Lei Municipal n°. 457, de 30 de dezembro de 2002".</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
     <t>CECT - COMISSÃO DE ESPORTE, CULTURA E TURISMO, CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8417/pc003-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8417/pc003-2016.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei n° 007/2016 de autoria do vereador Cezar Tadeu Ronchi Junior que "Dispoe sobre a utilização e Permanência em abrigos de Embarque e desembarque de passageiros no âmbito do Municipio de Marechal Floriano.</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8418/pc004-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8418/pc004-2016.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei n°. 008/2016 de Autoria  do vereador Cezar Tadeu Ronchi Junior que "Dispoe sobre o uso dos Veículos oficiais no ambito do Municipio de Marechal Floriano.</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8419/pc005-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8419/pc005-2016.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei n°. 009/2016 de autoria do vereador Renato Luiz Veloso Werneck que "Isenta o pagamento de IPTU aos Municipes resientes sem ruas sem infraestrutura de calçamento e/ou pavimentação asfaltica, bueiros, saneamento básico e Iluminação pública, no âmbito do municipio de Marechal Floriano-ES.</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8420/pc006-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8420/pc006-2016.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei n°. 005/2016 de autoria do Poder Executivo que "Dispõe Gratificação para motorista lotado no Gabinete do Prefeito Municipal e dá outras providências". ( Parecer Contrário)</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8421/pc007-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8421/pc007-2016.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei n°. 011/2016 de autoria do Poder Executivo Municipal "Autoriza o Município de Marechal Floriano a adquirir área para ampliação de escola".</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8720/pc008-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8720/pc008-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVÉL RELATIVO AO PROJETO DE LEI N°. 012/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DISPÕE SOBRE A PROIBIÇÃO DE FIXAÇÃO DE PROPAGANDAS, CARTAZES, SIMILARES E/OU QUALQUER ENFEITE OU ADEREÇOS QUE DESCARACTERIZEM OS BENS PÚBLICOS E SÍMBOLOS MUNICIPAIS DO MUNICIPI DE MARECHAL FLORIANO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8721/pc009-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8721/pc009-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO AO VETO TOTAL PROPOSTO PELO CHEFE DO PODER EXECUTIVO RELATIVO AO AUTÓGRAFO N  °. 110/2016 PROVENIENTE DO PROJETO DE LEI N°. 118/2015 QUE "DISPÕE SOBRE A EXTENSÃO DO PERCURSO DA RUA HENRIQUE MIGUEL TRARBACH".</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8722/pc010-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8722/pc010-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO AO VETO TOTAL PROPOSTO PELO CHEFE DO PODER EXECUTIVO RELATIVO AO AUTOGRÁFO N°. 111/2015 PROVENIENTE DO PROJETO DE LEI 119/2015 QUE "ACRESCENTA ÁREA DE PERIMETRO URBANO AO ARTIGO 5°. 066, DE 08 DE ABRIL DE 1954".</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8723/pc011-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8723/pc011-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL RELATIVO AO PROJETO DE LEI N°. 013/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA DE RUA EMILIO HUWER, NO MUNICÍPIO DE MARECHAL FLORIANO".</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, CECT - COMISSÃO DE ESPORTE, CULTURA E TURISMO, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8724/pc012-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8724/pc012-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 016/2016 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL "INSTITUI O SELO E QUALIDADE TURISTICA PARA ESTABELECIMENTOS DE COMÉRCIO, MANIPULAÇÃO E FABRICAÇÃO DE ALIMENTOS, HOSPEDAGENS, INVESTIDORES E INCENTIVADORES DO TURISMO E SIMILARES NO MUNICÍPIO DE MARECHAL FLORIANO/ES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>11972</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/11972/pc013-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/11972/pc013-2016.pdf</t>
   </si>
   <si>
     <t>PARECER REFERENTE AO PROJETO DE LEI Nº 015/2016.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8725/pc014-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8725/pc014-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 023/2016 DE AUTORIA DO VEREADOR RENATO LUIZ VELOSO WERNECK QUE "DENOMINA DE BECO ALEXANDRE PEREIRA, NO MUNICIPIO DE MARECHAL FLORIANO-ES".</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8726/pc015-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8726/pc015-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 014/2016 DE AUTORIA DO VEREADOR ABRÃO LEVI KIFFER QUE "DISPÕE SOBRE A PRIORIDADE DE PARTICIPAÇÃO EM CURSOS DE CAPACITAÇÃO DE SERVIDORES EFETIVOS DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8727/pc016-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8727/pc016-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 014/2016 DE AUTORIA DO VEREADOR ABRÃO LEVI KIFFER QUE "DISPÕE SOBRE A PRIORIDADE DE PARTICIPAÇÃO DE SERVIDORES EFETIVOS DO PODER EXECUTIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8728/pc017-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8728/pc017-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRARIO AO PROJETO DE LEI N°. 018/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DISPÕE SOBRE O PROJETO ADOTE UMA PRAÇA NO MINICIPIO DE MARECHAL FLORIANO E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8729/pc018-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8729/pc018-2016.pdf</t>
   </si>
   <si>
     <t>PARECER EM CONJUNTO FAVORÁVEL AO PROJETO DE LEI N°. 024/2016 DE AUTORIA DO VEREADOR ALCINO OLEGÁRIO DINIZ NETO QUE "DISPÕE SOBRE A  IMPLANTAÇÃO DE TORNEIRAS ECONÔMICAS EM TODAS AS ESCOLAS PÚBLICAS DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8730/pc019-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8730/pc019-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 025/2016 DE AUTORIA DO PODER EXECUTIVO QUE "CRIA O CENTRO EDUCACIONAL MUNICIPAL VOVÓ FERNANDINA".</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8731/pc020-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8731/pc020-2016.pdf</t>
   </si>
   <si>
     <t>PARECER EM CONJUNTO FAVORÁVEL AO PROJETO DE LEI N°. 026/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR "DISPÕE SOBRE CURSO E CONCESSÃO DE MATERIAL DIDÁTICO, LIVROS E/OU CARTILHAS ACERCA DOS TRABALHOS E PROCEDIMENTOS DE UMA COMISSÃO PARLAMENTAR DE INQUÉRITO - CPL, NO ÂMBITO MUNICIPAL".</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8732/pc021-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8732/pc021-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 027/2016 DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI QUE "DENOMINA DE ALAMEDA HILÁRIA KOELHER PERIN A SUBIDA QUE DÁ ACESSO AO SÍTIO KOELHER, NA SEDE DO MUNICÍPIO DE MARECHAL FLORIANO".</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8733/pc022-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8733/pc022-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 028/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA DE PRAÇA LITTIG, AS INSTALAÇÕES DA PRAÇA LOCALIZADA EM RIO FUNDO, NESTE MUNICIPIO".</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8734/pc023-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8734/pc023-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 029/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA DE ALAMEDA PROFESSOR DAMASO DE AGUIAR BRANDÃO, A SUBIDA LOCALIZADA DO LADO DIREITO A IGREJA NOSSA SENHORA DA GLÓRIA, EM FRENTE A ESCOLA DE RIO FUNDO, NESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8735/pc024-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8735/pc024-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 031/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA PRAÇA ÂNGELO BORGO" A PRAÇA EM TORNO DA CAIXA D'AGUA DA MARIA FUMAÇA EM RIO FUNDO".</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8736/pc025-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8736/pc025-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 032/2016, DE AUTORIA DO PODEE EXECUTIVO MUNICIPAL QUE "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCICIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8737/pc026-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8737/pc026-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 037/2016 DE AUTORIA DO PODER EXECUTIVO QUE "ALTERA A LEI MUNICIPAL N°. 1696, DE 04 DE FEVEREIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8738/pc027-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8738/pc027-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 037/2016 DE AUTORIA DO PODER EXECUTIVO QUE "ALTERA A LEI MUNICIPAL N°. 1696, DE 04 DE FEVEREIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8739/pc028-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8739/pc028-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL RELATIVO AO PROJETO DE 040/2016 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE "AUTORIZA A ABEERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICIPIO DE MARECHAL FLORIANO-ES.</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8740/pc029-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8740/pc029-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO AO PROJETODE LEI N°. 035/2016, DE AUTORIA DA MESA DIRETORA QUE"FIXA O SUBSIDIO MENSAL DOS VEREADORES DO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8741/pc030-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8741/pc030-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO AO PROJETO DE LEI N°. 035/2016, DE AUTORIA DA MESA DIRETORA QUE "FIXA O SUBSÍDIO MENSAL DOS VEREADORES DO MUNICÍPIO DE MARECHAL FLORIANO/ES".</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8742/pc031-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8742/pc031-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO AO PROJETO DE LEI N°. 036/2016, DE AUTORIA DA MESA DIRETORA QUE "FIXA O SUBSPIDIO MENSAL DO PREFEITO MUNICIPAL, VICE PREFEITO, SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8743/pc032-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8743/pc032-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO AO VETO TOTAL PROPOSTO PELO CHEFE DO PODER EXECUTIVO REALTIVO AO AUTOGRÁFO N°. 021/2016 PROVENIENTE DO PROJETO DE LEI N°. 024/2016, DE AUTORIA DO VEREADOR ALCINO OLEGÁRIO DINIZ NETO QU " DISPÕE SOBRE A IMPLANATÇÃO DE TORNEIRAS ECONÔMICAS EM TODAS AS ESCOLAS PÚBLICAS DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8744/pc033-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8744/pc033-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 030/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "INSTITUI AS ORQUIDEAS PABSTIELLA BOFAE, PABSTIELLA TRUNCATILABIA E ACIANTHERA ATRATA, COMO SIMBOLOS DO MUNICIPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8745/pc034-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8745/pc034-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 034/2016 DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI QUE "DENOMINA DE RUA JONATHAS DE MELO, NO BAIRRO NOSSA SENHORA DA PENHA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8746/pc035-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8746/pc035-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 038/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA DE PRAÇA DOS IMIGRANTES, EM ARAGUAIA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8747/pc036-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8747/pc036-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 039/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA ALAMEDA CORASSA A SUBIDA LOCALIZADA DO LADO ESQUERDO À IGREJA NOSSA SENHORA DA GLÓRIA, EM FRENTE A ESCOLA DE RIO FUNDO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8748/pc037-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8748/pc037-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 041/2016, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DISPÕE SOBRE A CRIAÇÃO DP PROJETO ARTE, MÚSICA E ESPORTES NA ESTAÇÃO".</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8749/pc038-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8749/pc038-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 042/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA DE BAIRRO RECREIO PONTO ALTO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8750/pc039-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8750/pc039-2016.pdf</t>
   </si>
   <si>
     <t>PARACER FAVORAVEL AO PROJETO DE LEI N°.  043/2016, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "ALTERA O ART. 1 DA LEI MUNICIPAL N°. 1516 DE 11 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8751/pc040-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8751/pc040-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 044/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA DE ESTRADA MUNICIPAL PROFESSOR LUIZ MILL, NESTE MUNICIPIO".</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8752/pc041-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8752/pc041-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 049/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "INSERE O INCISO vi AO ARTIGO 2° DA LEI MUNICIPAL N°. 1522, DE 29 DE SETEMBRO DE 2014 QUE "DISPÕE SOBRE PENALIDADES A TODA E QUALQUER PRÁTICA DE VIOLÊNCIA CONTRA ANIMAIS DOMÉSTICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8753/pc042-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8753/pc042-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 050/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR E JUAREZ JOSÉ XAVIER QUE "DECLARA COMO UTILIDADE PÚBLICA A ASSOCIAÇÃO DE REESGATE À CRIANÇA E AO ADOLESCENTE-ARCA".</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8754/pc043-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8754/pc043-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 051/2016 DE AUTORIA DO VEREADOR JOÃO CABRAL CONCIGLIERI QUE "DENOMINA DE RUA ADALBERTO ENTRINGER NA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8755/pc044-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8755/pc044-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 052/2016 DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI, QUE "DENOMINA DE RUA LAURA SCHWANZ FRIEDRICH, EM SOIDO DE BAIXO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8782/pc045-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8782/pc045-2016.pdf</t>
   </si>
   <si>
     <t>PARACER FAVORÁVEL AO PROJETO DE LEI N°. 054/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "ALTERA A LEI MUNICIPAL N°. 1280, DE 18 DE JULHO DE 2013, QUE INSTITUI NO MUNICIPIO DE MARECHAL FLORIANO, A SEMANA MUNICIPAL DE PROTEÇÃO DA CRIANÇA E DO ADOLESCENTE".</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8783/pc046-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8783/pc046-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 055/2016 DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI QUE "DENOMINA DE RUA PEDRO FRANCISCO MARQUES, NA SEDE DO MUNICIPIO".</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8784/pc047-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8784/pc047-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 056/2016 DE AUTORIA DO JUAREZ JOSÉ XAVIER QUE "DENOMINA DE PRAÇA SELSO STEIN, NESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8791/pc048-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8791/pc048-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 057/2016 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE "DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8792/pc049-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8792/pc049-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 058/2016 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE "INSTITUI O PROGRAMA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE MARECHAL FLORIANO-ES E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8793/pc050-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8793/pc050-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 059/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "ALTERA A LEI MUNICIPAL N°. 985, DE 14 DE JUNHO DE 2010, QUE CRIA O PROGRAMA DE ALIMENTAÇÃO DIFERENCIADA PARA ALUNOS DIABÉTICOS E ALERGICOS NA REDE MUNICIPAL DE ENSINO".</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8794/pc051-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8794/pc051-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL RELATIVO AO PROJETO DE LEI Nº. 060/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "INSTITUI A SEMANA MUNICIPAL DE ATENÇÃO PSICOSOCIAL PARA COMSOFRIMENTO OU TRANSTORNOS MENTAL, INCLUINDO AQUELAS COM NECESSIDADES DECORRENTES DO USO DE CRACK, ALCOOL E OUTRAS DROGAS, NO ÂMBITO DO SISTEMA UNICO DE SAÚDE-SUS"</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8795/pc052-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8795/pc052-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRARIO AO VETO PROPOSTO PELO PODER EXECUTIVO RELATIVO AO AUTOGRAFO N°. 044/2016 PROVENIENTE DO PROJETO DE LEI N°. 049/2016, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "INSERE O INCISO VIAO ARTIGO 2° DA LEI MUNICIPAL N°.1522 DE 29 DE SETEMBRO DE 2014, QUE DISPÕE SOBRE PENALIDADES A TODA E QUALQUER PRÁTICA DE VIOLÊNCIA CONTRA ANIMAIS DOMÉSTICOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8796/pc053-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8796/pc053-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL RELATIVO PROJETO DE LEI N°. 063/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA DE CENTRO DE AGRICULTURA FAMILIAR MARIO BRAVIM, A SEDE DA ASSOCIAÇÃO DOS AGRICULTORES DO RIO DAS PEDRAS E REGIÃO-AGRORRIO, NESTE MUNICIPIO".</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8797/pc054-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8797/pc054-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AP PROJETO DE LEI N°. 066/20146 DE AUTORIA DO VEREADOR ABRÃO LEVI KIFFER QUE "INSTITUI A SEMANA MUNICIPAL DO MOTOCICLISTA NO AMBITO DO MUNICIPIO DE MARECHAL FLORIANO/ES".</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8798/pc055-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8798/pc055-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 065/2016 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE "ESTIMA RECEITA E FIXA A DESPESA DO MUNICIPIO DE MARECHAL FLORIANO-ES PARA O EXERCICIO FINANCEIRO DE 2017."</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8799/pc056-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8799/pc056-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 082/2016 DE AUTORIA DO VEREADOR JUAREZ JOSÉ XAVIER QUE "FIXA ÁREA DE EXPANSÃO URBANA DO PERIMETRO URBANO DO DISTRITOD DE ARAGUAIA -  MARECHAL FLORIANO".</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8800/pc057-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8800/pc057-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL RELATIVO AO PROJETO DE LEI N°. 074/2016 DE AUTORIA DO PODER EXECUTIVO  QUE "DISPÕE SOBRE AUTORIZAÇÃO DE PAGAMENTO DAS DESPESAS DA APDURMF COM A TORRE DE TV.</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8801/pc058-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8801/pc058-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 073/2016 DE AUTORIA DO PODER EXECUTIVO QUE "ALTERA A LEI MUNICIPAL N°. 801/2008, QUE DISPÕE SOBRE  O PLANO  DIRETOR DE MARECHAL FLORIANO".</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8802/pc059-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8802/pc059-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 076/2016 DE AUTORIA DO VEREADOR  CEZAR TADEU RONCHI JUNIOR QUE "INSTITUI A SEMANA DO  PASTOR EVANGÉLICO NO ÂMBITO DO MUNICIPIO DE MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8803/pc060-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8803/pc060-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI Nº. 078/2016 DE AUTORIA DO VEREADOR CEZAR  TADEU RONCHI JUNIOR QUE "INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICIPIO DE MARECHAL FLORIANO, OS EVENTOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8804/pc061-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8804/pc061-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 079/2016 DE AUTORIA DO VEREADOR JOSÉ RODOLFO KROHLING QUE "INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICIPIO DE MARECHAL FLORIANO O CAMPEONATO MUNICIPAL DE FUTSAL 1ª E 2ª DIVISÃO.</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8805/pc062-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8805/pc062-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 080/2016 DE AUTORIA DO VEREADOR JOSÉ RODOLFO KROHLING QUE "INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICIPIO DE MARECHAL FLORIANO O CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO, CATEGORIA ASPIRANTE, TITULAR E VETERANO.</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8806/pc063-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8806/pc063-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 081/2016  DE AUTORIA DO VEREADOR JOSÉ RODOLFO KROHLING QUE "INCLUI NO CALENDÁRIO OFICIAL DE EVETNOS ESPORTIVOS DO MUNICIPIO DE MARECHAL FLORIANO O CAMPEONATO MUNICIPAL DE FUTEBOL SOCIETY, CATEGORIA ASPIRANTE, TITULAR E VETERANO".</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8807/pc064-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8807/pc064-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 083/2016 DE AUTORIA DA MESA DIRETORA QUE "AUTORIZA O PODER LEGISLATIVO MUNICIPAL A CONCEDER ABONO PECUNIÁRIO AOS SERVIDORES".</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8808/pc065-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8808/pc065-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 088/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DECLARA PATRIMÔNIO IMATERIAL DO MUNICIPIO DE MARECHAL FLORIANO, O BAUERMALEREI - PINTURA CAMPESTRE ALEMÃ DO DISTRITO DE SANTA MARIA".</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8809/pc066-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8809/pc066-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 089/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA DE PASSARELA VEREADOR LOLI SCHUNCK".</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8810/pc067-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8810/pc067-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 091/2016 DE AUTORIA DO VEREADOR JOSÉ RODOLFO KROHLING  QUE "INCLUI NO CALENDÁRIO DE EVENTOS ESPORTIVOS DO MUNICIPIO DE MARECHAL FLORIANO A CORRIDA RÚSTICA "MILHAS CIDADE DAS ORQUÍDEAS".</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8811/pc068-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8811/pc068-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI N°. 092/2016 DE AUTORIA DO VEREADOR JOSÉ RODOLFO KROHLING QUE "INCLUI NO CALENDARIO OFICIAL E EVENTOS ESPORTIVOS DO MUNICIPIO DE MARECHAL FLORIANO O PASSEIO MTB CIDADE DAS ORQUÍDEAS".</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8812/pc069-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8812/pc069-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 093/2016 DE AUTORIA DO VEREADOR JOSÉ RODOLFO KROHLING QUE "INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICIPIO DE MARECHAL FLORIANO O EVENTO MOTOCICLISTICO DE TRILHAS-ENDURO FIM".</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8813/pc070-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8813/pc070-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRATIO AO PROJETO DE LEI N°. 085/2016 DE AUTORIA DOPODER EXECUTIVO MUNICIPAL QUE "AUTORIZA O MUNICIPIO DE MARECHAL FLORIANO A DEVOLVER AREA DOADA PARA CONSTRUÇÃO DE ESCOLA".</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8814/pc071-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8814/pc071-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRARIO AO PROJETO DE LEI N°. 086/2016 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE "AUTORIZA O MUNICIPIO DE MARECHAL FLORIANO A DEVOLVER AREA DOADA PARA CONSTRUÇÃO DE ESCOLA".</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8815/pc072-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8815/pc072-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 094/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "DENOMINA DE ANGELO ULIANA, A PRAÇA LOCALIZADA EM TORNO DA CASA DO NONO EM ARAGUAIA".</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8816/pc073-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8816/pc073-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 095/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "CRIA A GUARDA JOVEM LEGISLATIVA DO MUNICIPIO DE MARECHAL FLORIANO/ES".</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8817/pc074-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8817/pc074-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI N°. 096/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE INTERCAMBIO - GEMELLAGIO COM A COMUNA DE POLCENIGO (ITALIA) - FRIULI VENEZIA GIULIA".</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8818/pc075-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8818/pc075-2016.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO VETO TOTAL PROPOSTO PELO CHEFE DO EXECUTIVO RELATIVO AO AUTOGRAFO N°. 057/2016 PROVENIENTE DO PROJETO DE LEI N°. 063/2016 QUE "DENOMINA DE CENTRO DE AGRICULTURA FAMILIAR MARIO BRAVIM, A SEDE DA ASSOCIAÇÃO DOS AGRICULTORES DO RIO FUNDO E REGIÃO-AGRORRIO".</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8819/pc076-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8819/pc076-2016.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRARIO AO PROJETO DE LEI N°. 077/2016 DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR QUE "REGULAMENTA NOS TERMOS DO ART. 5º PARAGRAFO UNICO DA LEI FEDERAL N°. 12.816/2013, O TRANSPORTE ESCOLAR UNIVERSITÁRIO NO AMBITO DESTE MUNICIPIO, PREVISTO NA LEI MUNICIPAL N°. 1039 DE 27 DE MAIO DE 2011.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Antônio Lidiney Gobbi</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - FUNMPDEC DO MUNICÍPIO DE MARECHAL  FLORIANO/ES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ESTÁGIO NO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PLANO DE CARREIRA E VENCIMENTOS DO CARGO DE PROVIMENTO EFETIVO DE PROCURADOR MUNICIPAL, NO ÂMBITO DO MUNICÍPIO DE MARECHAL FLORIANO/ES. </t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO I, A QUE SE REFERE O ART. 9°, DA LEI N°. 1.602, DE 09 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRATIFICAÇÃO PARA MOTORISTA LOTADO NO GABINETE DO PREFEITO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI  MUNICIPAL N°. 457, DE 30 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A UTILIZAÇÃO E PERMANÊNCIA EM ABRIGOS DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS NO ÂMBITO DO MUNICÍPIO DE MARECHAL FLORIANO. </t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O USO DOS VEÍCULOS OFICIAIS NO ÂMBITO DO MUNICÍPIO DE MARECHAL FLORIANO. </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ISENTA O PAGAMENTO DE IPTU AOS MUNÍCIPES RESIDENTES EM RUAS SEM INFRAESTRUTURA DE CALÇAMENTO E/OU PAVIMENTAÇÃO ASFÁLTICA, BUEIROS, SANEAMENTO BÁSICO E ILUMINAÇÃO PUBLICA, NO ÂMBITO DO MUNICÍPIO DE MARECHAL FLORIANO - ES.  </t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>MESA DIRETORA 2015/2016</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.408, DE 28 DE FEVEREIRO DE 2014. QUE DISPÕE SOBRE O PROGRAMA DE ESTAGIO PARA ESTUDANTES, NO ÂMBITO DO  PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE MARECHAL FLORIANO A ADQUIRIR ÁREA PARA AMPLIAÇÃO DE ESCOLA. </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DE FIXAÇÃO DE PROPAGANDAS, CARTAZES, SIMILARES E/OU QUALQUER ENFEITE OU ADEREÇOS QUE DESCARACTERIZEM OS BENS PÚBLICOS E SÍMBOLOS MUNICIPAIS DO MUNICÍPIO DE MARECHAL FLORIANO E DÁ OUTRAS PROVIDÊNCIAS.    </t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA EMÍLIO HUWER, NO MUNICÍPIO DE MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE PARTICIPAÇÃO EM CURSOS DE CAPACITAÇÃO DE SERVIDORES EFETIVOS DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TORNA OBRIGATÓRIA A NUMERAÇÃO DE SEQUÊNCIA DE PÁGINAS NOS DOCUMENTOS OFICIAIS DA CÂMARA MUNICIPAL DE MARECHAL FLORIANO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SELO E QUALIDADE TURÍSTICA PARA ESTABELECIMENTOS DE COMÉRCIO, MANIPULAÇÃO E FABRICAÇÃO DE ALIMENTOS, HOSPEDAGENS, INVESTIDORES E INCENTIVADORES DO TURISMO E SIMILARES NO MUNICÍPIO DE MARECHAL FLORIANO/ES E DÁ OUTR5AS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PROJETO ADOTE UMA PRAÇA NO MUNICÍPIO DE MARECHAL FLORIANO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE MARECHAL  FLORIANO - ES.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE MARECHAL FLORIANO - ES.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM A ASSOCIAÇÃO COMERCIAL, INDUSTRIAL AGROINDUSTRIAL E DE SERVIÇOS DE MARECHAL FLORIANO/ES.  </t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°. 1.696, DE 04 DE FEVEREIRO DE 2016 E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE BECO ALEXANDRE PEREIRA, NO MUNICÍPIO DE MARECHAL FLORIANO - ES._x000D_
 </t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE TORNEIRAS ECONÔMICAS EM TODAS AS ESCOLAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO EDUCACIONAL MUNICIPAL VOVÓ FERNANDINA.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CURSO E CONCESSÃO DE MATERIAL DIDÁTICO, LIVROS E/OU CARTILHAS ACERCA DOS TRABALHOS E PROCEDIMENTOS DE UMA COMISSÃO PARLAMENTAR DE INQUÉRITO (CPI), NO ÂMBITO MUNICIPAL. </t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE ALAMEDA HILÁRIA KOEHLER PERIN A SUBIDA QUE DÁ ACESSO AO SÍTIO KOEHLER, NA SEDE DO MUNICÍPIO DE MARECHAL FLORIANO. </t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA LITTIG, AS INSTALAÇÕES DA PRAÇA LOCALIZADA EM RIO FUNDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ALAMEDA PROFESSOR DAMASO DE AGUIAR BRANDÃO, A SUBIDA LOCALIZADA DO LADO DIREITO À IGREJA  NOSSA SENHORA DA GLÓRIA, EM FRENTE À ESCOLA DE RIO FUNDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI AS ORQUÍDEAS PABSTIELLA BOFAE, PABSTIELLA TRUNCATILABIA E ACIANTHERA ATRATA, COMO SÍMBOLOS DO MUNICÍPIO DE MARECHAL FLORIANO/ES.    </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA "PRAÇA ANGELO BORGO" A PRAÇA EM TORNO DA CAIXA D'AGUA DA MARIA FUMAÇA EM RIO FUNDO.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONVÊNIO COM A FEDERAÇÃO CAPIXABA DE MOTOCICLISMO - FECAM.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JONATHAS DE MELO, NO BAIRRO NOSSA SENHORA DA PENHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O SUBSIDIO MENSAL DOS VEREADORES DO MUNICÍPIO MARECHAL FLORIANO/ES. </t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO MENSAL DOS VEREADORES DO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°. 1.696, DE 04 DE FEVEREIRO DE 2016 E DÁ OUTRA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA DOS IMIGRANTES, EM ARAGUAIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ALAMEDA CORASSA A SUBIDA LOCALIZADA DO LADO ESQUERDO À IGREJA NOSSA SENHORA DA GLÓRIA, EM FRENTE À ESCOLA DE RIO FUNDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE MARECHAL FLORIANO - ES.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO PROJETO ARTE, MUSICA E ESPORTES NA ESTAÇÃO. </t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE BAIRRO RECREIO PONTO ALTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI MUNICIPAL N° 1.516, DE 11 DE SETEMBRO DE 2014, QUE DENOMINA DE RODOVIA BERNARDO LEONOR EFFGEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ESTRADA MUNICIPAL PROFESSOR LUIZ MILL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSERE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE MARECHAL FLORIANO, O PROJETO AME - ARTE, MUSICA E ESPORTES, NA ESTAÇÃO. </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA DA ESTAÇÃO FERROVIÁRIA, NO ÂMBITO DO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PRAÇA ENDLICH, EM RIO FUNDO NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE PONTE ABIEL BERNARDES, LOCALIZADA NA VILA DOS IPÊS, NO DISTRITO DE SANTA MARIA NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE O INCISO VI AO ARTIGO 2° DA LEI MUNICIPAL N°1.522, DE 29 DE SETEMBRO DE 2014 QUE "DISPÕE SOBRE PENALIDADES A TODA E QUALQUER PRÁTICA DE VIOLÊNCIA CONTRA ANIMAIS DOMÉSTICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO UTILIDADE PÚBLICA A ASSOCIAÇÃO DE RESGATE À CRIANÇA E AO ADOLESCENTE- ARCA.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ADALBERTO ENTRINGER, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LAURA SCHWANZ FRIEDRICH, EM SOÍDO DE BAIXO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR RECURSO FINANCEIRO A FUNDAÇÃO HOSPITALAR DE ASSISTÊNCIA SOCIAL DE DOMINGOS MARTINS - FHASDOMAR.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°1.280, DE 18 DE JULHO DE 2013, QUE "INSTITUI NO MUNICÍPIO DE MARECHAL FLORIANO, A SEMANA MUNICIPAL DE PROTEÇÃO DA CRIANÇA E DO ADOLESCENTE".</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PEDRO FRANCISCO MARQUES, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA SELSO STEIN, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE MARECHAL FLORIANO-ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°985, DE 14 DE JUNHO DE 2010, QUE "CRIA O PROGRAMA DE ALIMENTAÇÃO DIFERENCIADA PARA ALUNOS DIABÉTICOS E ALÉRGICOS, NA REDE MUNICIPAL DE ENSINO."</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE ATENÇÃO PSICOSSOCIAL PARA PESSOAS COM SOFRIMENTO OU TRANSTORNO MENTAL, INCLUINDO AQUELAS COM NECESSIDADES DECORRENTES DO USO DE CRACK, ÁLCOOL E OUTRAS DROGAS.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO EDUCACIONAL LEONOR MIGUEL FEU ROSA.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO EDUCACIONAL MUNICIPAL FLOMIRO ENDLICH CANAL NETO.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE CENTRO DE AGRICULTURA FAMILIAR MARIO BRAVIM, A SEDE DA ASSOCIAÇÃO DOS AGRICULTORES DO RIO DAS PEDRAS E REGIÃO - AGRORRIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8428/065_2016_pll.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8428/065_2016_pll.pdf</t>
   </si>
   <si>
     <t>ESTIMA AS RECEITAS E FIXA AS DESPESAS DO ORÇAMENTO FISCAL DO MUNICIPIO DE MARECHAL FLORIANO PARA O EXERCICIO DE 2017</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA MUNICIPAL DO MOTOCICLISTA", NO ÂMBITO DO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "GALERIA DOS SECRETÁRIOS MUNICIPAIS", NO ÂMBITO DO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "PROFESSOR SIDNEY JOSÉ BRAVIM", A GALERIA DOS SECRETÁRIOS MUNICIPAIS DA SEDE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E ESPORTES, DO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA ÁREA DE EXPANSÃO DO PERÍMETRO URBANO DO DISTRITO DE ARAGUAIA - LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE MARECHAL FLORIANO A SEMANA DA BÍBLIA.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O DIA MUNICIPAL DA MARCHA PARA JESUS EM MARECHAL FLORIANO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSERE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE MARECHAL FLORIANO, A "MISSA SERTANEJA", REALIZADA ANUALMENTE, NA IGREJA CATÓLICA NOSSA SENHORA DA GLÓRIA, LOCALIZADA NA COMUNIDADE DE RIO FUNDO. </t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°801/2008 QUE DISPÕE SOBRE O PLANO DIRETOR MUNICIPAL DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DAS DESPESAS D APDURMF COM A TORRE DE TV.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA DO PASTOR EVANGÉLICO", NO ÂMBITO DO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NOS TERMOS DO ART. 5°, PARÁGRAFO ÚNICO DA LEI FEDERAL N° 12.816/2013, O TRANSPORTE ESCOLAR UNIVERSITÁRIO NO ÂMBITO DESTE MUNICÍPIO, PREVISTO NA LEI MUNICIPAL N° 1.039 DE 27 DE MAIO DE 2011.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE MARECHAL FLORIANO, OS EVENTOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICÍPIO DE MARECHAL FLORIANO O CAMPEONATO MUNICIPAL DE FUTSAL 1° E 2° DIVISÃO.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICÍPIO DE MARECHAL FLORIANO O CAMPEONATO MUNICIPAL DE FUTEBOL DE CAMPO, CATEGORIA ASPIRANTE, TITULAR E VETERANO.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICÍPIO DE MARECHAL FLORIANO O CAMPEONATO MUNICIPAL DE FUTEBOL SOCIETY.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA ÁREA DE EXPANSÃO DO PERÍMETRO URBANO DO DISTRITO DE ARAGUAIA - MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A CONCEDER ABONO PECUNIÁRIO AOS SERVIDORES.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE MARECHAL FLORIANO/ES, O BAUERNMALEREI - PINTURA CAMPESTRE ALEMÃ - DO DISTRITO DE SANTA MARIA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "VEREADOR LOLI SCHUNCK", A PASSARELA QUE INTERLIGA AS RUAS DELIMAR SCHUNCK E MATHILDE ADÉLIA ENDRINGER STUM, LOCALIZADAS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA ÁREA DE EXPANSÃO DO PERÍMETRO URBANO NA SEDE DO MUNICÍPIO DE MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICÍPIO DE MARECHAL FLORIANO A CORRIDA RÚSTICA "MILHAS CIDADE DAS ORQUÍDEAS".</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICÍPIO DE MARECHAL FLORIANO O PASSEIO MTB CIDADE DAS ORQUÍDEAS.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS ESPORTIVOS DO MUNICÍPIO DE MARECHAL FLORIANO O EVENTO MOTOCICLÍSTICO DE TRILHAS - ENDURO FIM.</t>
   </si>
   <si>
     <t>8429</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8429/1314.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8429/1314.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ÂNGELO ULIANA", A PRAÇA LOCALIZADA EM TORNO DA CASA DO NONO, EM ARAGUAYA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8430/1315.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8430/1315.pdf</t>
   </si>
   <si>
     <t>CRIA A GUARDA JOVEM LEGISLATIVA DO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8431/1316.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8431/1316.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPALA CELEBRAR CONVÊNIO DE INTERCÂMBIO- GEMELLAGIO COM A COMUNA DE POLCENIGO (ITÁLIA) - FRIULI VENEZIA GIULIA.</t>
   </si>
   <si>
     <t>8432</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8432/1358.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8432/1358.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "RUA BOTELHO", NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8433/1359.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8433/1359.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "RUA BELA VISTA", EM ARAGUAIA, NESTE MUNCÍPIO.</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8434/1360.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8434/1360.pdf</t>
   </si>
   <si>
     <t>INSERE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE MARECHAL FLORIANO, AS EDIÇÕES DA "LIQUIDIA MARECHAL", REALIZADA NOS MESES DE ABRIL E SETEMBRO DE CADA ANO.</t>
   </si>
   <si>
     <t>8435</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8435/1343.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8435/1343.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICIPIO DE MARECHAL FLORIANO-ES.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 138 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DEVOLUÇÃO DE RECURSOS FINANCEIROS AO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 156 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL ANULAR DOTAÇÃO DO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA HORÁRIO DA SESSÃO SOLENE DE POSSE DOS VEREADORES, PREFEITO E VICE-PREFEITO ELEITOS PARA O QUADRIÊNIO 2017-2020.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A IDENTIFICAÇÃO DE TODOS OS VEÍCULOS DO PODER EXECUTIVO COM A SUA LOGOMARCA, BEM COMO, QUE APÓS EXPEDIENTE OS MESMO PERMANEÇAM NA GARAGEM DESTINADA PARA ESSA FINALIDADE.  </t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL A CONCESSÃO DA AJUDA DE CUSTO DE TRANSPORTE UNIVERSITÁRIO DE ATÉ 50% (CINQUENTA POR CENTO) DO VALOR COBRADO PELA EMPRESA PRESTADOR DO REFERIDO SERVIÇO.  </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS PARA BENEFICIAR OS SERVIDORES DA PREFEITURA MUNICIPAL ATRAVÉS DO REAJUSTE NO TICKET ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE VOSSA EXCELÊNCIA SE SENSIBILIZE  COM NOSSA POPULAÇÃO E REDUZA IMEDIATAMENTE A TAXA DE ILUMINAÇÃO PÚBLICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CÓPIA DE DOCUMENTAÇÃO OFICIAL DA PREFEITURA MUNICIPAL QUE DEMONSTRE OS VALORES REPASSADOS PELA EDP ESCELSA  AOS COFRES DA PREFEITURA MUNICIPAL NO PERÍODO DE JULHO DE 2015 A JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PATROLAMENTO E CASCALHAMENTO DE TODAS AS ESTRADAS DE SOÍDO DE BAIXO, EM ESPECIAL O TRECHO DO CONDOMÍNIO QUINTAS DO VALE VERDE ONDE RESIDEM APROXIMADAMENTE 50 MORADORES.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  REQUER DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE À SECRETARIA MUNICIPAL DE SAÚDE, A RELAÇÃO DOS NOMES DOS FUNCIONÁRIOS QUE ATENDEM O PROGRAMA "INSTITUTO SOCIAL MAIS SAÚDE", BEM COMO OS CARGOS E SALÁRIOS._x000D_
   REQUER AINDA A AVALIAÇÃO BIMESTRAL DE  TODO  O SERVIÇO EXECUTADO PELA CONTRATADA.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ABERTURA DA ESTRADA  QUE LIGA BOA ESPERANÇA E SOÍDO DE BAIXO, BEM COMO A PAVIMENTAÇÃO ASFÁLTICA E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA O PERCURSO ENTRE A ESCOLA MUNICIPAL FLORES PASSINATO E A RODOVIA JOÃO BATISTA KLEIN, APROXIMADAMENTE 400 METROS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CONSTRUÇÃO DE UM DPM (DEPARTAMENTO DE POLÍCIA MILITAR) NA BAIXADA DE SANTA MARIA, PRÓXIMO A PRAÇA SAUDÁVEL. </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUER QUE O PODER EXECUTIVO MUNICIPAL ENCAMINHE A ESTA CASA DE LEIS  OS COMPROVANTES BANCÁRIOS  DE DEVOLUÇÃO DOS VALORES REFERENTES  A FUNCIONÁRIOS  QUE ESTÃO PRESTANDO SERVIÇOS À ORGANIZAÇÃO SOCIAL MAIS SAÚDE ._x000D_
 REQUER AINDA, O ENVIO DO COMPROVANTE REFERENTE AO ABASTECIMENTO DOS VEÍCULOS QUE ESTÃO  À DISPOSIÇÃO DA SECRETARIA DE SAÚDE, E OS COMPROVANTES DE PAGAMENTO DE ÁGUA, ENERGIA, TELEFONE E INTERNET, FEITOS PELA REFERIDA ORGANIZAÇÃO SOCIAL._x000D_
 </t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE MELHORIAS NA QUADRA DO BETINHO SIMON, BEM COMO A AMPLIAÇÃO DA ESCOLA._x000D_
 REQUER AINDA URGÊNCIA NO ATENDIMENTO À REFERIDA COMUNIDADE EM RELAÇÃO AO FORNECIMENTO DE ÁGUA, VISANDO SOLUCIONAR O PROBLEMA AO FORNECIMENTO DE ÁGUA, BEM COMO A CONTRATAÇÃO URGENTE DE UM GARI PARA REALIZAR MANUTENÇÃO DIÁRIA DE LIMPEZA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO A DISPONIBILIZAÇÃO DE MAQUINÁRIOS DA PREFEITURA MUNICIPAL, PARA QUE PRODUTOR RURAL POSSA CONSTRUIR, AÇUDES EM SUA PROPRIEDADE AUTORIZANDO A ESTE O ARMAZENAMENTO DE ÁGUA PARA UTILIZAÇÃO AGRÍCOLA.    </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DE VOSSA EXCELÊNCIA UMA ATENÇÃO ESPECIAL NAS PROXIMIDADE DAS RUAS ELIZABETH KLIPPEL RUPF E RUA EDMUNDO RUPF SOBRINHO PRÓXIMO  AO CAMPO APOLLO, ATRAVÉS DA CRIAÇÃO DE UM PROJETO DE URBANIZAÇÃO, CALÇANDO AS PRINCIPAIS VIAS, CONSTRUINDO  BUEIROS E DEMAIS OBRAS QUE BENEFICIEM TODOS OS MORADORES E EMPRESÁRIOS DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO INSTITUTO MAIS SAÚDE CÓPIA XEROGRÁFICA DOS PROCESSOS DE PAGAMENTO REALIZADOS JUNTO A PREFEITURA MUNICIPAL DE MARECHAL FLORIANO REFENTE AS DESPESAS OPERACIONAIS REALIZADAS DESDE INÍCIO DA VIGÊNCIA DO CONTRATO FIRMADO COM O MUNICÍPIO. </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A CÓPIA DE TODO O PROCESSO REFERENTE À ÚLTIMA AQUISIÇÃO DE MEDICAMENTOS PARA UTILIZAÇÃO NA SAÚDE PÚBLICA DO MUNICÍPIO DE MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA VIABILIZADO PAISAGISMO E HUMANIZAÇÃO NA COMUNIDADE DE RIO FUNDO. _x000D_
 REQUER EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA DAS PROXIMIDADES DA ESCOLA ATÉ O PONTILHÃO._x000D_
 REQUER LIMPEZA E RETIRADA DA LAMA ACUMULADA ATRAVÉS DA LAVAGEM PELO CARRO-PIPA, DA ESTRADA DE RIO FUNDO.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO CONJUNTO HABITACIONAL SÉRGIO SEBASTIÃO STEIN, LOCALIZADO NO BAIRRO SANTA RITA ._x000D_
 REQUER AINDA QUE SEJA ENCAMINHADO A ESTA CAS DE LEIS INFORMAÇÕES ACERCA DO MOTIVO PELO QUAL PROCEDEU-SE A PARALISAÇÃO REFERENTE A REFORMA DAS DUA PONTES DA SEDE DO MUNICÍPIO E A CONSTRUÇÃO DA PRAÇA NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DOS DOCUMENTOS QUE AUTORIZAM O FORNECIMENTO DE MATÉRIAS DE USO E CONSUMO DE PROPRIEDADE DO PODER EXECUTIVO PARA O INSTITUTO MAIS SAÚDE._x000D_
 REQUER CÓPIA DOS COMPROVANTES FISCAIS REFERENTE AOS PLANOS DE ACESSO A INTERNET UTILIZADOS EM TODAS AS UNIDADES DE SAÚDE, ADMINISTRADEIRA PELO INSTITUTO MAIS SAÚDE.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O CUMPRIMENTO DA LEI MUNICIPAL 1.039 DE 27 DE MAIO DE 2011 QUE DISPÕEM SOBRE AJUDA DE CUSTO DE TRANSPORTE A ESTUDANTES QUE CURSAM O ENSINO SUPERIOR E SEGUNDO GRAU TÉCNICO PROFISSIONALIZANTE FORA DO MUNICÍPIO DE MARECHAL FLORIANO.   </t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A CÓPIA DOS ATOS DE NOMEAÇÃO, DOS RELATÓRIOS DE SERVIÇOS EXECUTADOS, DOS COMPROVANTES DE DESPESAS RESSARCIDAS , DOS GASTOS COM PASSAGENS, DOS COMPROVANTES DE GASTOS PAGOS POR AJUDA DE CUSTO AO VOLUNTÁRIO, A RELAÇÃO DAS DIÁRIAS E SEUS BENEFICIÁRIOS, E DEMAIS GASTOS ORIUNDOS DA LEI MUNICIPAL N°1.185 QUE CRIOU O SERVIÇOS NO MUNICÍPIO, REFERENTE AO PERÍODO DE JANEIRO DE 2015 FEVEREIRO 2016.     </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, A PRESTAÇÃO DE CONTAS DO ULTIMO LEILÃO REALIZADO PELO MESMO, CONTENDO A DESCRIÇÃO DOS BENS E VALORES PELOS QUAIS FORAM ARREMATADOS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA VIABILIZADO SERVIÇOS DE PINTURA INTERNA E EXTERNA, BEM COMO PROVIDENCIAR O CONSERTO DO TELHADO DO GINÁSIO DE EXPORTES, LOCALIZADO ANEXO À ESCOLA PROFESSOR NICOLAU KROHLING, EM SANTA MARIA ._x000D_
 CONCERTO URGENTE DO TELHADO DA MENCIONADA ESCOLA, ROÇAGEM EM TONO DA ESCOLA E CONCERTO DAS TAMPAS DOS BUEIROS, BEM COMO O ENCANAMENTO DA ÁGUA ATRA DA ESCOLA._x000D_
 </t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A CÓPIA INTEGRAL DOS CONTRATOS  DE TERRAPLANAGEM REFERENTE AOS SERVIÇOS EXECUTADOS NO TERRENO DESTINADO A CONSTRUÇÃO DO NOVO CONJUNTO HABITACIONAL DO BAIRRO SANTA RITA E O CONTRATO DE TERRAPLANAGEM REALIZADO PARA A CONSTRUÇÃO DE UMA ESCOLA LOCALIZADA ATRAS DO CENTRO EDUCACIONAL VOVÓ FERNANDINA.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CÓPIA DO ÚLTIMO CONTRATO FIRMADO ENTRE O PODER EXECUTIVO E A EMPRESA  MGP CONSTRUÇÕES, REFERENTE AOS SERVIÇOS DE MANUTENÇÃO E LIMPEZA URBANA QUE VEM SENDO REALIZADO NO MUNICÍPIO DE MARECHAL FLORIANO. </t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CÓPIA DO CONTRATO, EMPENHO E COMPROVANTES DE PAGAMENTOS REALIZADOS JUNTO A EMPRESA QUE PRESTA OS SERVIÇOS DE TRANSPORTES DE PACIENTES QUE REALIZAM CONSULTAS MÉDICAS EM HOSPITAIS E CLINICA DA GRANDE VITÓRIA. </t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA ASSEGURADA A OFERTA DE REFEIÇÕES AOS PROFISSIONAIS DA EDUCAÇÃO EM ATIVIDADE DURANTE O PERÍODO LETIVO, NAS CRECHES, PRÉ ESCOLAS E ESCOLAS DA EDUCAÇÃO BÁSICA PÚBLICA, E AS ESCOLAS FILANTRÓPICAS DO MUNICÍPIO DE MARECHAL FLORIANO.     </t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA, PINTURA E MANUTENÇÃO PERMANENTE, DE TODOS OS PONTOS DE ÔNIBUS DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAGEM, PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DE RIO FUNDO, COMUNIDADE MIGUEL SOUZA, VILA SCHUNCK E COMUNIDADE AURÉLIO PUPPIM.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LIMPEZA URGENTE DAS RODOVIAS FRANCISCO STOCKL, TÉRMINO DAS PASSARELAS NAS PONTES DA RODOVIA FRANCISCO STOCKL. TROCA DA PLACA DA RODOVIA PAULO LORENZONE, BEM COMO INSTALAÇÃO DA PLACA  DENOMINANDO A RODOVIA EM SANTO ANDRÉ. ASFALTAMENTO NA PONTE SOBRE O CÓRREGO BOA VISTA. INSTALAÇÃO DE PLACAS PRÓXIMO A EMPRESA "FIBRIA".</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE O PODER EXECUTIVO MUNICIPAL JUNTO A SECRETARIA MUNICIPAL DE OBRAS, VIABILIZE A CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS AO LADO DO SÍTIO KINIT.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODE EXECUTIVO MUNICIPAL, A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA E ROÇAGEM DAS MARGENS CÓRREGOS DE ARAGUAIA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A REALIZAÇÃO DE SERVIÇOS DE ENCANAMENTO DA ÁGUA DA RUA THIERES VELOSO. </t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE PROVIDÊNCIAS NO SENTIDO DE NÃO OCORRER MAIS DERRAMAMENTO DE MATERIAL FÉTIDO PROCEDENTE DA EMPRESA DE INCUBAÇÃO DE PINTINHOS GLOBOAVES.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER MELHORIAS URGENTES NA COMUNIDADE DE SANTA MARIA. </t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MELHORIAS DA QUALIDADE DA ÁGUA E MELHORIAS DA CONDIÇÃO DE TRABALHO PARA OS FUNCIONÁRIOS DO SISTEMA DE TRATAMENTO DE ÁGUA DE SANTA MARIA.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A REMOÇÃO DE UM POSTE VISANDO CHEGAR ENERGIA A 08 RESIDÊNCIAS. REQUER AINDA, A SUBSTITUIÇÃO URGENTE DE 02 POSTES DE MADEIRA, POR ESTAREM CAINDO TRAZENDO PERIGO PARA AS RESIDÊNCIAS E PEDESTRES QUE PASSAM NAS RESPECTIVAS RUAS. </t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VIABILIZAÇÃO DA CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO SANTA RITA, BEM COMO REFORMA E AMPLIAÇÃO DA UNIDADE DE SAÚDE DA CRECHE PÚBLICA MUNICIPAL LEONOR MIGUEL FEU ROSA.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA VIABILIZADO A INSTALAÇÃO DE 06 LUMINÁRIAS NA LADEIRA MÁRIO SCHUNCK. </t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM VIABILIZADAS MELHORIAS DE TODAS AS RUAS QUE ESTÃO COM AS SUAS ESTRUTURAS DANIFICADAS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL QUE ENCAMINHE A ESTA CASA DE LEIS, INFORMAÇÕES ACERCA DA MOTIVAÇÃO DA PARALISAÇÃO DAS FUTURAS INSTALAÇÕES DA NOVA ESCOLA, LOCALIZADAS ANEXO À ESCOLA VOVÓ FERNANDINA. </t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA VIABILIZADA A ILUMINAÇÃO PÚBLICA EM RIO FUNDO, COM INÍCIO DEPOIS DO ZOOLÓGICO ATÉ A ENTRADA DO RESTAURANTE RECANTO DA TILÁPIA.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL ELABORAÇÃO DE UM PROJETO DE LEI CONCEDENDO ANISTIA FISCAL REFERENTE AO IPTU, BEM COMO À TAXA DE TRATAMENTO DE ÁGUA EM ARAGUAIA, VISANDO DIMINUIR A INADIMPLÊNCIA, MELHORANDO A ARRECADAÇÃO COM A QUITAÇÃO DOS DÉBITOS REFERENTES AOS MESMOS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM VIABILIZADAS MELHORIAS NO SINAL DE TELEFONIA CELULAR DA EMPRESA VIVO, NOS DISTRITOS DE ARAGUAIA E SANTA MARIA.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA VIABILIZADA A AQUISIÇÃO DE UM NOVO APARELHO DIGITAL, VISANDO SOLUCIONAR   OS CONSTANTES PROBLEMAS INERENTES AO REPETIDOR, MELHORANDO O SINAL DE TV NA SEDE E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA VIABILIZADA A CONTRATAÇÃO DE 02 PEDIATRAS PARA ATENDEREM NO CENTRO DE SAÚDE ARY RIBEIRO DA SILVA.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A CÓPIA DO CONTRATO E PLANILHA REFERENTE AOS SERVIÇOS DE REFORMA EXECUTADOS NA ESCOLA MUNICIPAL DE RO FUNDO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL CÓPIA DE TODO O PROCESSO LICITATÓRIO DA OBRA DE REALIZAÇÃO DOS SERVIÇOS DO ASFALTO DE RIO FUNDO, INCLUSIVE PLANILHAS DE EXECUÇÃO, MEDIÇÕES E COMPROVANTES DE SERVIÇOS PAGOS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA VIABILIZADO SERVIÇOS DE PATROLAGEM E CASCALHAMENTO DE TODAS AS ESTRADAS VICINAIS D DISTRITO DE ARAGUAIA E REFORMA DA PONTE NA FAZENDA SÃO BENTO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, A ABERTURA DA RUA EM SANTA MARIA EM FRENTE A UNIDADE DE SAÚDE. REQUER TAMBÉM A REABERTURA DA ESTRADA COM INÍCIO NO PONTILHÃO EM RIO FUNDO E TÉRMINO NA DIVISA COM ALFREDO CHAVES E MANUTENÇÃO DA REFERIDA ESTRADA E PAVIMENTAÇÃO DO INÍCIO DAS ENTRADAS VICINAIS E PROPRIEDADES RURAIS NO NOVO ASFALTO EM RIO FUNDO.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO MUNICIPAL ENVIE PARA ESSA CASA DE LEIS, INFORMAÇÕES ACERCA DA PARALISAÇÃO DA OBRA DO CENTRO DE VIVÊNCIA DO IDOSO, APRESENTANDO OS VALORES PAGOS DAS MEDIÇÕES ATÉ O PRESENTE MOMENTO, BEM COMO COMPROVANTES DE PAGAMENTO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO MUNICIPAL ENVIE PARA ESSA CASA DE LEIS, INFORMAÇÕES ACERCA DAS MUDAS DOADAS AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE O PODER EXECUTIVO, JUNTAMENTE À SECRETARIA DE EDUCAÇÃO, ENVIE A ESSA CASA DE LEIS, INFORMAÇÕES SE HÁ ALUNOS UNIVERSITÁRIOS QUE CURSAM SUAS FACULDADES NA GRANDE VITÓRIA E DEMAIS MUNICÍPIOS, SENDO BENEFICIADOS COM TRANSPORTE PAGO POR ESTE EXECUTIVO MUNICIPAL,E SE FOR O CASO, QUAL O CRITÉRIO PARA QUE OS MESMOS SEJAM BENEFICIADOS. </t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O TÉRMINO DA PAVIMENTAÇÃO DA RUA MARIA TRABACH BOTELHO E QUE SEJAM VIABILIZADOS SERVIÇOS DE PAISAGISMO NAS RUAS LOCALIZADAS ACIMA DA UNIDADE DE SAÚDE DR. CÉZAR VELLO PUPIM.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM VIABILIZADAS MELHORIAS NO SINAL DE TELEFONIA CELULAR DA EMPRESA VIVO, NO DISTRITO DE SANTA MARIA.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE O PODER EXECUTIVO, JUNTAMENTE À SECRETARIA MUNICIPAL DE SAÚDE E O INSTITUTO MAIS SAÚDE, VIABILIZE A DISPONIBILIZAÇÃO DE ÁLCOOL EM GEL, EM TODOS OS LOCAIS QUE OFEREÇAM ATENDIMENTO INERENTES Á SAÚDE, REPARTIÇÕES PÚBLICAS E UNIDADES DE ENSINO PÚBLICO. </t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, QUE ENVIE A ESSA CASA DE LEIS CÓPIA COMPLETA DA DOCUMENTAÇÃO RELATIVA À CONTRATAÇÃO DAS EMPRESAS RESPONSÁVEIS PELA CONSTRUÇÃO DO GINÁSIO DE ESPORTE E UNIDADE DE SAÚDE DE SOÍDO DE BAIXO.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO, JUNTAMENTE À SECRETARIA MUNICIPAL DE MEIO AMBIENTE, FAÇA CUMPRIR A LEI QUE PROÍBE A PESCA PREDATÓRIA, LIBERANDO SOMENTE A PESCA AMADORA. REQUER AINDA QUE A SECRETARIA MUNICIPAL DE MEIO AMBIENTE ADOTE MEDIDAS FISCALIZADORAS EM RELAÇÃO À PESCA PREDATÓRIA, BEM COMO INSTALAÇÃO DE PLACAS QUE PROÍBEM TAL AÇÃO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE UM BICICLETÁRIO EM FRENTE À ESCOLA ELISIÁRIO FERREIRA FILHO. REQUER AINDA, QUE SEJA REFEITA A SINALIZAÇÃO HORIZONTAL E VERTICAL DA SEDE DO MUNICÍPIO, E QUE SEJA COLOCADA UMA PLACA SINALIZANDO "PROIBIDO VIRAR À DIREITA" NO ENTRONCAMENTO DA RUA CLARA ENDLICH, COM A RUA EMÍLIO GUSTAVO HULLE.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL, CÓPIA DE TODA A DOCUMENTAÇÃO QUE ORIGINOU A CONTRATAÇÃO DA EMPRESA FUCAM, RESPONSÁVEL POR INICIAR OS PROCEDIMENTOS DO CONCURSO PÚBLICO PUBLICADO EM 04/07, NO DIÁRIO OFICIAL DO ESTADO.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENCAMINHAMENTO DE CÓPIAS DO PROCESSO LICITATÓRIO, CONTRATO, EMPENHO, NOTA FISCAL, PLANILHA DE EXECUÇÃO, MEDIÇÃO E DEMAIS OUTROS DOCUMENTOS REFERENTES À REALIZAÇÃO DOS SERVIÇOS DE REFORMA DA PRAÇA JOSÉ HENRIQUE PEREIRA, REALIZADA EM 2016. </t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO MUNICIPAL, INFORME A ESTA CASA DE LEIS, A ARRECADAÇÃO MUNICIPAL DOS ÚLTIMOS 18 MESES.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE O PODER EXECUTIVO MUNICIPAL, ENVIE A ESTA CASA DE LEIS, A PRESTAÇÃO DE CONTAS DA ORGANIZAÇÃO SOCIAL "INSTITUTO MAIS SAÚDE", COMPREENDENDO O PERÍODO DE JANEIRO ATÉ A PRESENTE DATA.   </t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO PODER EXECUTIVO MUNICIPAL, QUE ENVIE A ESTA CASA DE LEIS, CÓPIA DO CONTRATO DE ALUGUEL FIRMADO ENTRE O MESMO E A ESCOLA MAURO JOSÉ CHRISTO, LOCALIZADA NA SEDE DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO MUNICIPAL, ENVIE A ESTA CASA DE LEIS, CÓPIA DE TODA DOCUMENTAÇÃO QUE DEU ORIGEM À CONTRATAÇÃO DA EMPRESA QUE CONSTRUIU O MURO, OS SANITÁRIOS, E A RAMPA DE ACESSO AO 2° PISO DA NOVA ESCOLA FLORES PASSINATO KUSTER, EM SOÍDO DE BAIXO.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO MUNICIPAL, VIABILIZE A INSTALAÇÃO DE REDE EM CIMA DO CAMPO BOM DE BOLA DE ARAGUAIA, BEM COMO A DRENAGEM E, POSTERIORMENTE, FECHAMENTO COM ALAMBRADO  DO CAMPO DE RIO FUNDO.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO MUNICIPAL, VIABILIZE REFORMA URGENTE DA PASSARELA LOCALIZADA PRÓXIMO AO 4° BATALHÃO DO CORPO DE BOMBEIROS MILITAR.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER EXECUTIVO MUNICIPAL, ENVIE A ESTA CASA DE LEIS, A PRESTAÇÃO DE CONTAS REFERENTES AOS GASTOS COM  ALIMENTAÇÃO E COMBUSTÍVEL, NO EVENTO ESPORTIVO "CAMPEONATO MUNICIPAL DE FUTEBOL 2016".</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTAÇÃO DE CONTAS REFERENTES ÀS DIÁRIAS PAGAS DOS 3 ÚLTIMOS ANOS DO GABINETE E DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DIREITOS HUMANOS, BEM COMO, DA LOCAÇÃO DE ÔNIBUS PARA ATENDER A REFERIDA SECRETARIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DOS CONTRATOS E VALORES PAGOS, INERENTES À EMPRESA PRESTADORA DE SERVIÇOS DE ELETRIFICAÇÃO, COMPREENDENDO O PERÍODO DOS ÚLTIMOS TRÊS MESES.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CÓPIA DE TODOS OS VALORES PAGOS, INERENTES À SECRETARIA MUNICIPAL DE SAÚDE, COMPREENDENDO O PERÍODO DOS ÚLTIMOS TRÊS MESES. </t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  CÓPIA DE TODOS OS PROJETOS DE LEI NA ÍNTEGRA, LEIS SANCIONADAS, REQUERIMENTOS E INDICAÇÕES, BEM COMO DIGITALIZAÇÃO DOS MESMOS, PARA GUARDA E USO PESSOAL.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE A COLETA DE LIXO DA RUA RAINI BARBOSA DE OLIVEIRA VOLTE A SER REALIZADA. </t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E MANUTENÇÃO GERAL DOS CANTEIROS DA RUA WALDEMAR MEES, COM CORTE DE GRAMA, ROÇAGEM DO MATO E RETIRADA DE LIXO URBANO.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONTRATAÇÃO, EM CARÁTER DE URGÊNCIA, DE MÉDICO PEDIATRA PARA ATENDIMENTO NA UNIDADE DE SAÚDE DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DOS DEPÓSITOS DE FUNDO DE GARANTIA DOS FUNCIONÁRIOS DO "INSTITUTO MAIS SAÚDE", BEM COMO DOS COMPROVANTES DE TODOS OS SEUS ENCARGOS SOCIAIS.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA VIABILIZADA CAPACITAÇÃO PARA OS PROFISSIONAIS DAS SECRETARIAS MUNICIPAIS DE SAÚDE E DE ASSISTÊNCIA SOCIAL, CONTEMPLANDO ATENÇÃO PSICOSSOCIAL, PARA ATUAREM COM PESSOAS COM SOFRIMENTO OU TRANSTORNO MENTAL, NECESSIDADES DECORRENTES DO USO DE CRACK, ÁLCOOL E OUTRAS DROGAS NO ÂMBITO DO SUS. </t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UMA AÇÃO VISANDO FISCALIZAR A ENTRADA DE CAMINHÕES ORIUNDOS DE OUTROS MUNICÍPIOS, SEM PORTAR NOTA FISCAL.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER REALIZAÇÃO DE ALTERAÇÃO NO CÓDIGO TRIBUTÁRIO, NO ARTIGO 98 E SEUS INCISOS, INSERINDO  A PREVISÃO DE REDUÇÃO OU ISENÇÃO DA TAXA ADMINISTRATIVA PARA INSTALAÇÃO  DE BALCÕES,MESAS,BARRACAS E ETC. POR OCASIÃO DE FESTAS, POR PESSOAS FÍSICAS QUE PERCEBEM UMA RENDA FAMILIAR INFERIOR A DOIS SALÁRIOS MÍNIMOS.  </t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTAÇÃO DE CONTAS DO CONCURSO PÚBLICO REFERENTE AO EDITAL N° 001/2016, CONSTANDO INCLUSIVE CÓPIA DO PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTAÇÃO DE CONTAS REFERENTE AO GASTO GERAL COM COMBUSTÍVEL NOS ÚLTIMOS TRÊS MESES, REALIZADO PELA PREFEITURA EM TODAS AS SUAS ATIVIDADES E DEPARTAMENTOS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INTERVENÇÃO, JUNTO AO SETOR COMPETENTE, PARA QUE PROVIDENCIE COM URGÊNCIA A EXTENSÃO DE REDE ELÉTRICA E ILUMINAÇÃO PÚBLICA NA RUA JONATHAS DE MELO.  </t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PRESTAÇÃO DE CONTAS REFERENTES AOS GASTOS COM O VEÍCULO VAN, QUE TRANSPORTA ALUNOS PARA A ESCOLA TÉCNICA, EM ALEGRE-ES. REQUER AINDA A RELAÇÃO DE PESSOAS TRANSPORTADAS E CÓPIA DO CONTROLE DIÁRIO COM KM PERCORRIDO,HORÁRIO DE SAÍDA E CHEGADA,BEM COMO O DESTINO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VIABILIZAÇÃO DE CONCESSÃO DE PLACA DE TÁXI PARA A LOCALIDADE DE RIO FUNDO, NESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A VIATURA DA PATRULHA RURAL PASSE COM MAIS FREQUÊNCIA, TANTO DURANTE O DIA QUANTO À NOITE, NA COMUNIDADE RIO DAS PEDRAS E NA SEDE DO MUNICÍPIO ATÉ O CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER VIABILIZAÇÃO PARA INSTALAÇÃO DAS PLACAS DO PRÉDIO E AUDITÓRIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DISPONIBILIZAR 100 CADEIRAS COM APOIO PARA O AUDITÓRIO LUCINÉIA GUIMARÃES, DA ACADEMIA DE SAÚDE IRENE AUGUSTA RONCHI FERREIRA, EM ARAGUAIA. </t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE AS POSSÍVEIS CRIAÇÕES DE NOVAS VAGAS DE TÁXI OU OUTRO ASSUNTO QUE INTERVENHA OU MODIFIQUE AS FUNÇÕES E AÇÕES DA CATEGORIA DE TAXISTA SEJA AVALIADA POR UM CONSELHO MUNICIPAL DE TAXISTA.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA A ESTA CASA DE LEIS A CÓPIA DA PRESTAÇÃO DE CONTAS COMPLETA REFERENTE A TODAS AS DESPESAS QUE ENVOLVERAM A REFORMA E CONSTRUÇÃO DA NOVA PASSARELA DE ESTRUTURA METALIZADA LOCALIZADA NAS PROXIMIDADES DO CORPO DE BOMBEIROS, NA RUA DELIMAR SCHUNCK.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONTRATAÇÃO URGENTE DE PROFISSIONAIS VISANDO O BEM ESTAR DA POPULAÇÃO DE MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A SENSIBILIZAÇÃO DE NOSSOS GOVERNANTES, NO SENTIDO DE PROVER MELHORES CONDIÇÕES AOS MORADORES QUE DIARIAMENTE PASSAM POR INÚMERAS DIFICULDADES.  </t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DEVOLUÇÃO DE TERRA DOADA PARA A CONSTRUÇÃO DA CASA DO MEL AO SEU ANTIGO PROPRIETÁRIO.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA PROVIDENCIADO O RECAPEAMENTO DE TODAS AS RUAS DO BAIRRO SANTA RITA, BEM COMO A CONSTRUÇÃO DE NOVAS CALÇADAS.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE CÓPIA DE TODA A DOCUMENTAÇÃO REFERENTE À CONSTRUÇÃO DAS DUAS PONTES SOB O RIO JUCU, LOCALIZADAS NA SEDE DO MUNICÍPIO, SENDO ENCAMINHADA CÓPIA COMPLETA DO CERTAME LICITATÓRIO,CONTRATOS,EMPENHOS,CHEQUES,MEDIÇÕES E DEMAIS PEÇAS REFERENTES A MESMA.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE CÓPIA DE DE TODA DOCUMENTAÇÃO REFERENTE À CONSTRUÇÃO DA PRAÇA LOCALIZADA NA RUA DELIMAR SHUNCK.</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8436/1357.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8436/1357.pdf</t>
   </si>
   <si>
     <t>REQUEIRO QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE A INSTALAÇÃO DE VIDEOMONITORAMENTO NAS CRECHES, VISANDO MAIOR SEGURANÇA A TODA COMUNIDADE ESCOLAR, BEM COMO AOS PAIS, PRINCIPALMENTE QUANDO NECESSITAM DE ESCLARECIMENTOS SOBRE FATOS OCORRIDOS DURANTE A PERMANÊNCIA DAS CRIANÇAS NAS MESMAS, TENDO EM VISTA QUE NOS ULTIMOS DIAS, CRIANÇAS SOFRERAM QUEDAS DAS MESMAS E OS PAIS NÃO TIVERAM OS ESCLARECIMENTOS SOLICITADOS.</t>
   </si>
   <si>
     <t>12567</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12567/res001-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12567/res001-2016.pdf</t>
   </si>
   <si>
     <t>"ALTERA ARTIGO 138 DO REGIMENTO INTERNO."</t>
   </si>
   <si>
     <t>12568</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12568/res002-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12568/res002-2016.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DEVOLUÇÃO DE RECURSOS FINANCEIROS AO PODER EXECUTIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>12569</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12569/res003-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12569/res003-2016.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DEVOLUÇÃO DE RECURSOS FINANCEIROS AO PODER EXECUTIVO."</t>
   </si>
   <si>
     <t>12570</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12570/res004-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12570/res004-2016.pdf</t>
   </si>
   <si>
     <t>12571</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12571/res005-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12571/res005-2016.pdf</t>
   </si>
   <si>
     <t>"ALTERA ARTIGO 156 DO REGIMENTO INTERNO."</t>
   </si>
   <si>
     <t>12572</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12572/res006-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12572/res006-2016.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER LEGISLATIVO MUNICIPAL ANULAR DOTAÇÃO DO ORÇAMENTO VIGENTE."</t>
   </si>
   <si>
     <t>12573</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12573/res007-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12573/res007-2016.pdf</t>
   </si>
   <si>
     <t>12662</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12662/em001-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12662/em001-2016.pdf</t>
   </si>
   <si>
     <t>"EMENDA RELATIVA AO PROJETO DE LEI Nº 005/2016."</t>
   </si>
   <si>
     <t>12663</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12663/em002-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12663/em002-2016.pdf</t>
   </si>
   <si>
     <t>"EMENDA RELATIVA AO PROJETO DE LEI Nº 006/2016."</t>
   </si>
   <si>
     <t>12664</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12664/em003-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12664/em003-2016.pdf</t>
   </si>
   <si>
     <t>"EMENDA RELATIVA AO PROJETO DE LEI Nº 032/2016."</t>
   </si>
   <si>
     <t>12665</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12665/em004-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12665/em004-2016.pdf</t>
   </si>
   <si>
     <t>"EMENDA RELATIVA AO PROJETO DE LEI Nº 035/2016."</t>
   </si>
   <si>
     <t>12666</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12666/em005-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12666/em005-2016.pdf</t>
   </si>
   <si>
     <t>"EMENDA RELATIVA AO PROJETO DE LEI Nº 036/2016."</t>
   </si>
   <si>
     <t>12667</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12667/em006-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12667/em006-2016.pdf</t>
   </si>
   <si>
     <t>12668</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12668/em007-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12668/em007-2016.pdf</t>
   </si>
   <si>
     <t>12669</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12669/em008-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12669/em008-2016.pdf</t>
   </si>
   <si>
     <t>"EMENDA RELATIVA AO PROJETO DE LEI Nº 065/2016."</t>
   </si>
   <si>
     <t>12659</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12659/ea001-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12659/ea001-2016.pdf</t>
   </si>
   <si>
     <t>"EMENDA RELATIVA AO PROJETO DE LEI Nº 008/2016."</t>
   </si>
   <si>
     <t>12670</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>Proposta de Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12670/es001-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12670/es001-2016.pdf</t>
   </si>
   <si>
     <t>"EMENDA RELATIVA AO PROJETO DE LEI Nº007/2016."</t>
   </si>
   <si>
     <t>12671</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12671/es002-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12671/es002-2016.pdf</t>
   </si>
   <si>
     <t>"EMENDA RELATIVA AO PROJETO DE LEI Nº 018/2016."</t>
   </si>
   <si>
     <t>12660</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Dodô Krohling, Dório Braun (Suplente), Juarez Xavier</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12660/lei_organica_001-2016.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12660/lei_organica_001-2016.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 203 QUE PASSA A VIGORAR."</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - FUNMPDEC DO MUNICÍPIO DE MARECHAL FLORIANO/ES E DÁ OURAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARREIRA E VENCIMENTOS DO CARGO DE PROVIMENTO EFETIVO DE PROCURADOR MUNICIPAL,NO ÂMBITO DE MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, A QUE SE REFERE O ART.9º, DA LEI Nº 1.602, DE 09 DE ABRIL DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRATIFICAÇÃO PARA MOTORISTAS LOTADO NO GABINETE DO PREFEITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARECHAL FLORIANO A ADQUIRIR ÁREA PARA AMPLIAÇÃO DE ESCOLAS.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SELO E QUALIDADE TURÍSTICA PARA ESTABELECIMENTOS DE COMERCIO, MANIPULAÇÃO E FABRICAÇÃO DE ALIMENTOS, HOSPEDAGENS, INVESTIDORES E INCENTIVADORES DO TURISMO E SIMILARES NO MUNICÍPIO DE MARECHAL FLORIANO/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, CONFORME DISPOSTO NO ART. 40,41,42 E 43 DA LEI FEDERAL 4.320/64</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, CONFORME DISPOSTO NO ART.40,41,42 E 43 DA LEI FEDERAL 4.320/64.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO COMERCIAL, INDUSTRIAL AGROINDUSTRIAL E DE SERVIÇOS DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº.1696, DE 04 DE FEVEREIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O EDUCACIONAL MUNICIPAL VOVÓ FERNANDINA.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONVENIO COM A FEDERAÇÃO CAPIXABA DE MOTOCICLISMO - FECHAM,POR OCASIÃO DO CAMPEONATO DE ENDURO FIM, NESTE MUNICÍPIO DE MARECHAL FLORIANO/ES, A REALIZAR-SE NO DIA 15 DE MAIOR DE 2016.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº1.696, DE 04 DE FEVEREIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE, CONFORME DISPOSTO NO ART.40,41,42 E 43 DA LEI FEDERAL 4.320/64</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE MARECHAL FLORIANO-ES; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMATIVA DAS RECEITAS E FIXAÇÃO DAS DESPESAS DO ORÇAMENTO FISCAL DO MUNICÍPIO DE MARECHAL FLORIANO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº801/2008 QUE DISPÕE SOBRE O PLANO DIRETOR MUNICIPAL DE MARECHAL FLORIANO/ES.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DAS DESPESAS DA APDURMF COM A TORRE DE TV.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR LEILÃO PARA A ALIENAÇÃO DE IMÓVEL PERTENCENTE AO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR LEILÃO PARA A ALIENAÇÃO DE BENS MÓVEIS PERTENCENTES AO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARECHAL FLORIANO A DEVOLVER ÁREA DOADA PARA CONSTRUÇÃO DE ESCOLAS.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARECHAL FLORIANO A DEVOLVER ÁREA DOADA PARA CONSTRUÇÃO DE ESCOLA.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE ÁREA PÚBLICA.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, CONFORME DISPOSTO NO ART.40,41,42 E 43 DA LEI FEDERAL 4.320/64.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4907,68 +4907,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13728/001-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13729/002-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13730/003-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13731/004-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13732/005-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8643/indicacao_034-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8644/indicacao_105-2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8645/indicacao_108-2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8646/indicacao_116-2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8647/indicacao_117-2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8713/19-2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8415/pc001-2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8416/pc002-2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8417/pc003-2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8418/pc004-2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8419/pc005-2016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8420/pc006-2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8421/pc007-2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8720/pc008-2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8721/pc009-2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8722/pc010-2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8723/pc011-2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8724/pc012-2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/11972/pc013-2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8725/pc014-2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8726/pc015-2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8727/pc016-2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8728/pc017-2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8729/pc018-2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8730/pc019-2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8731/pc020-2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8732/pc021-2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8733/pc022-2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8734/pc023-2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8735/pc024-2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8736/pc025-2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8737/pc026-2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8738/pc027-2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8739/pc028-2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8740/pc029-2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8741/pc030-2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8742/pc031-2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8743/pc032-2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8744/pc033-2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8745/pc034-2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8746/pc035-2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8747/pc036-2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8748/pc037-2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8749/pc038-2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8750/pc039-2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8751/pc040-2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8752/pc041-2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8753/pc042-2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8754/pc043-2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8755/pc044-2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8782/pc045-2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8783/pc046-2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8784/pc047-2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8791/pc048-2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8792/pc049-2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8793/pc050-2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8794/pc051-2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8795/pc052-2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8796/pc053-2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8797/pc054-2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8798/pc055-2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8799/pc056-2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8800/pc057-2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8801/pc058-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8802/pc059-2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8803/pc060-2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8804/pc061-2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8805/pc062-2016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8806/pc063-2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8807/pc064-2016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8808/pc065-2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8809/pc066-2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8810/pc067-2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8811/pc068-2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8812/pc069-2016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8813/pc070-2016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8814/pc071-2016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8815/pc072-2016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8816/pc073-2016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8817/pc074-2016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8818/pc075-2016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8819/pc076-2016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8428/065_2016_pll.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8429/1314.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8430/1315.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8431/1316.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8432/1358.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8433/1359.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8434/1360.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8435/1343.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8436/1357.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12567/res001-2016.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12568/res002-2016.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12569/res003-2016.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12570/res004-2016.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12571/res005-2016.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12572/res006-2016.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12573/res007-2016.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12662/em001-2016.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12663/em002-2016.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12664/em003-2016.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12665/em004-2016.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12666/em005-2016.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12667/em006-2016.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12668/em007-2016.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12669/em008-2016.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12659/ea001-2016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12670/es001-2016.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12671/es002-2016.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12660/lei_organica_001-2016.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1504/1504_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13728/001-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13729/002-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13730/003-2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13731/004-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/13732/005-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8643/indicacao_034-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8644/indicacao_105-2016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8645/indicacao_108-2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8646/indicacao_116-2016.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8647/indicacao_117-2016.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8713/19-2016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8415/pc001-2016.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8416/pc002-2016.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8417/pc003-2016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8418/pc004-2016.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8419/pc005-2016.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8420/pc006-2016.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8421/pc007-2016.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8720/pc008-2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8721/pc009-2016.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8722/pc010-2016.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8723/pc011-2016.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8724/pc012-2016.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/11972/pc013-2016.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8725/pc014-2016.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8726/pc015-2016.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8727/pc016-2016.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8728/pc017-2016.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8729/pc018-2016.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8730/pc019-2016.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8731/pc020-2016.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8732/pc021-2016.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8733/pc022-2016.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8734/pc023-2016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8735/pc024-2016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8736/pc025-2016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8737/pc026-2016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8738/pc027-2016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8739/pc028-2016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8740/pc029-2016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8741/pc030-2016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8742/pc031-2016.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8743/pc032-2016.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8744/pc033-2016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8745/pc034-2016.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8746/pc035-2016.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8747/pc036-2016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8748/pc037-2016.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8749/pc038-2016.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8750/pc039-2016.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8751/pc040-2016.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8752/pc041-2016.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8753/pc042-2016.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8754/pc043-2016.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8755/pc044-2016.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8782/pc045-2016.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8783/pc046-2016.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8784/pc047-2016.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8791/pc048-2016.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8792/pc049-2016.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8793/pc050-2016.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8794/pc051-2016.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8795/pc052-2016.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8796/pc053-2016.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8797/pc054-2016.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8798/pc055-2016.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8799/pc056-2016.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8800/pc057-2016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8801/pc058-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8802/pc059-2016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8803/pc060-2016.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8804/pc061-2016.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8805/pc062-2016.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8806/pc063-2016.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8807/pc064-2016.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8808/pc065-2016.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8809/pc066-2016.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8810/pc067-2016.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8811/pc068-2016.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8812/pc069-2016.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8813/pc070-2016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8814/pc071-2016.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8815/pc072-2016.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8816/pc073-2016.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8817/pc074-2016.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8818/pc075-2016.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8819/pc076-2016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8428/065_2016_pll.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8429/1314.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8430/1315.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8431/1316.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8432/1358.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8433/1359.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8434/1360.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8435/1343.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/8436/1357.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12567/res001-2016.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12568/res002-2016.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12569/res003-2016.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12570/res004-2016.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12571/res005-2016.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12572/res006-2016.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12573/res007-2016.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12662/em001-2016.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12663/em002-2016.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12664/em003-2016.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12665/em004-2016.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12666/em005-2016.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12667/em006-2016.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12668/em007-2016.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12669/em008-2016.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12659/ea001-2016.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12670/es001-2016.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12671/es002-2016.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2016/12660/lei_organica_001-2016.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2016/1504/1504_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="141.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>