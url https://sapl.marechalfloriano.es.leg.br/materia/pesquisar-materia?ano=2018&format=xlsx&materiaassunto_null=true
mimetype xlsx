--- v1 (2026-03-11)
+++ v2 (2026-06-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4121" uniqueCount="1745">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5040" uniqueCount="2093">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -5297,50 +5297,1094 @@
     <t>VOTO DE APLAUDOS E RECONHECIMENTO, TENDO COMO DISTINÇÃO O SR. CHRISTANO DE OLIVEIRA TESCH, EM FACE À EXCELENTE CONDUÇÃO À FRENTE DO "POSTO SERRAMAR", LOCALIZADO NESTE MUNICÍPIO, HÁ 11 ANOS PRESTANDO EXCELENTE SERVIÇOS, BEM COMO ATENDEMOS CLIENTES E AMIGOS COM MUITA PRESTEZA E DEDICAÇÃO, NO QUAL VÊM SE DESTACANDO COMO EMPREENDEDOR DE SUCESSO NO SEGMENTO DE COMBUSTÍVEIS, MAS ESPECIALMENTE, PELA SENSIBILIDADE DE RESERVAR 700 LITROS DE DIESEL PARA ABASTECIMENTO DAS AMBULÂNCIAS, EM RAZÃO DA FALTA DE COMBUSTÍVEIS DOS ÚLTIMOS DIAS, OCASIONADO PELO MOVIMENTO DOS CAMINHONEIROS.</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Mensagem de Pesar</t>
   </si>
   <si>
     <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8217/428.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE PESAR AOS FAMILIARES DA SRA. ADELAIDE KLIPPEL, EM FACE DE FALECIMENTO OCORRIDO EM 16 DE JANEIRO DO ANO EM CURSO, AOS 85 ANOS.</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
     <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8218/600.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE PESAR AOS FAMILIARES DO SR. ALTEVIR ANTÔNIO WASSEM, EM FACE DO SEU FALECIMENTO, OCORRIDO EM 18 DE MAIO DO ANO EM CURSO, AOS 81 ANOS.</t>
+  </si>
+  <si>
+    <t>16132</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>Resposta de Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16132/resp-ind-001-2018_ur9q6nn.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 001/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16133</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16133/resp-ind-002-2018_pul0wsz.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 002/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16134</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16134/resp-ind-003-2018_7syjg7y.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 003/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16135</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16135/resp-ind-004-2018_zvdohzj.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 004/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CANCELLIERI</t>
+  </si>
+  <si>
+    <t>16136</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16136/resp-ind-005-2018_g0trapg.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 005/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16137</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16137/resp-ind-006-2018_kifd2xr.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 006/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16138</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16138/resp-ind-007-2018_hzphycg.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 007/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CANCELLIERI</t>
+  </si>
+  <si>
+    <t>16139</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16139/resp-ind-008-2018_qaxndic.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 008/2018, DE AUTORIA DO VEREADOR JOSÉ JOAQUIM STEIN</t>
+  </si>
+  <si>
+    <t>16140</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16140/resp-ind-009-2018_vpmofmh.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 009/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16141</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16141/resp-ind-010-2018_hzausic.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 010/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16142</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16142/resp-ind-011-2018_0ublu2j.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 011/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CANCELLIERI</t>
+  </si>
+  <si>
+    <t>16143</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16143/resp-ind-012-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 012/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CANCELLIERI</t>
+  </si>
+  <si>
+    <t>16144</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16144/resp-ind-013-2018_ywlvknl.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 013/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16145</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16145/resp-ind-014-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 014/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16146</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16146/resp-ind-015-2018_fvlyfiq.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 015/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16147</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16147/resp-ind-016-2018_8rswvmr.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 016/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16148</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16148/resp-ind-017-2018_ixgm9vy.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 017/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16149</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16149/resp-ind-018-2018_gudtcyf.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 018/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES</t>
+  </si>
+  <si>
+    <t>16150</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16150/resp-ind-019-2018_fybd3vd.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 019/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16151</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16151/resp-ind-020-2018_oyyjfdz.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 020/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16152</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16152/resp-ind-021-2018_g0lzotg.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 021/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16153</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16153/resp-ind-022-2018_48fyghw.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 022/2018, DE AUTORIA DO VEREADOR JOSÉ JOAQUIM STEIN</t>
+  </si>
+  <si>
+    <t>16154</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16154/resp-ind-023-2018_luq3ixi.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 023/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16155</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16155/resp-ind-024-2018_x0mtsjt.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 024/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16156</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16156/resp-ind-025-2018_7qp7qut.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 025/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16157</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16157/resp-ind-026-2018_jkwbhph.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 026/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16158</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16158/resp-ind-028-2018_ssyvx1b.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 028/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16159</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16159/resp-ind-029-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 029/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16160</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16160/resp-ind-030-2018_twbkvxk.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 030/2018, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR</t>
+  </si>
+  <si>
+    <t>16161</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16161/resp-ind-031-2018_jejl0s6.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 031/2018, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR</t>
+  </si>
+  <si>
+    <t>16162</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16162/resp-ind-032-2018_z5ocod6.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 032/2018, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR</t>
+  </si>
+  <si>
+    <t>16163</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16163/resp-ind-033-2018_hmpb6fv.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 033/2018, DE AUTORIA DO VEREADOR DAVID KLIPPEL</t>
+  </si>
+  <si>
+    <t>16164</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16164/resp-ind-034-2018_9d25zyh.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 034/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16165</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16165/resp-ind-035-2018_wy3tcmv.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 035/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16166</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16166/resp-ind-036-2018_4eufcvs.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 036/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16167</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16167/resp-ind-037-2018_hi3r4ha.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 037/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16169</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16169/resp-ind-039-2018_qdhqgnj.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 039/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16170</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16170/resp-ind-040-2018_jdjcztu.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 040/2018, DE AUTORIA DO VEREADOR RENATO LUIZ VELOSO WERNECK</t>
+  </si>
+  <si>
+    <t>16171</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16171/resp-ind-041-2018_xjwzyhy.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 041/2018, DE AUTORIA DO VEREADOR RENATO LUIZ VELOSO WERNECK</t>
+  </si>
+  <si>
+    <t>16172</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16172/resp-ind-042-2018_7wcm9yo.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 042/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16173</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16173/resp-ind-043-2018_wgko9u0.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 043/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16174</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16174/resp-ind-044-2018_jfb0t4v.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 044/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16175</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16175/resp-ind-045-2018_5tvpnwz.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 045/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16176</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16176/resp-ind-046-2018_4q4grim.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 046/2018, DE AUTORIA DO VEREADOR JOSÉ JOAQUIM STEIN</t>
+  </si>
+  <si>
+    <t>16177</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16177/resp-ind-048-2018_2nxk9nt.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 048/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16178</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16178/resp-ind-049-2018_lowvsrm.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 049/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16179</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16179/resp-ind-050-2018_bwes76m.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 050/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16180</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16180/resp-ind-051-2018_1fu156f.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 051/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16181</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16181/resp-ind-052-2018_2qmswi8.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 052/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16182</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16182/resp-ind-053-2018_lynwy4j.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 053/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16183</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16183/resp-ind-054-2018_1fqiuwf.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 054/2018, DE AUTORIA DO PLENÁRIO DA CÂMARA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>16184</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16184/resp-ind-056-2018_nsolyef.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 056/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16185</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16185/resp-ind-057-2018_znimyk3.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 057/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16186</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16186/resp-ind-058-2018_ywbfkwu.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 058/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16187</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16187/resp-ind-059-2018_botzia2.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 059/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16188</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16188/resp-ind-060-2018_9ey5002.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 060/2018, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR</t>
+  </si>
+  <si>
+    <t>16189</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16189/resp-ind-061-2018_jk2qkht.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 061/2018, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR</t>
+  </si>
+  <si>
+    <t>16190</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16190/resp-ind-064-2018_kcewlyo.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 064/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16191</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16191/resp-ind-065-2018_lm1or8x.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 065/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16192</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16192/resp-ind-066-2018_dpcvbt0.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 066/2018, DE AUTORIA DO PLENÁRIO DA CÂMARA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>16193</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16193/resp-ind-067-2018_9y62972.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 067/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16194</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16194/resp-ind-068-2018_vav1lyo.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 068/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16195</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16195/resp-ind-069-2018_tvqwtkh.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 069/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16196</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16196/resp-ind-070-2018_8xb0crq.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 070/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16197</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16197/resp-ind-071-2018_hp5klrw.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 071/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16198</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16198/resp-ind-072-2018_yeueyyo.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 072/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16199</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16199/resp-ind-073-2018_w4yog7r.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 073, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16200</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16200/resp-ind-074-2018_nwmrxak.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 074/2018, DE AUTORIA DO VEREADOR RENATO LUIZ VELOSO WERNECK</t>
+  </si>
+  <si>
+    <t>16201</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16201/resp-ind-075-2018_5nzer3u.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 075/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16202</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16202/resp-ind-077-2018_3uq6aw0.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 077/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16203</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16203/resp-ind-076-2018_a4x5b95.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 076/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16204</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16204/resp-ind-078-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 078/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16205</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16205/resp-ind-079-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 079/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16206</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16206/resp-ind-080-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 080/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16207</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16207/resp-ind-081-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 081/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16208</t>
+  </si>
+  <si>
+    <t>PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16208/resp-ind-082-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 082/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16209</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16209/resp-ind-083-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 083/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU STEIN</t>
+  </si>
+  <si>
+    <t>16210</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16210/resp-ind-084-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 084/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16211</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16211/resp-ind-085-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 085/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16212</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16212/resp-ind-086-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 086/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16213</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16213/resp-ind-087-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 087/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16214</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16214/resp-ind-088-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 088/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16215</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16215/resp-ind-089-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 089/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16216</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16216/resp-ind-090-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 090/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16217</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16217/resp-ind-091-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 091/2018, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR</t>
+  </si>
+  <si>
+    <t>16218</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16218/resp-ind-092-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 092/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16219</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16219/resp-ind-093-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 093/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16220</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16220/resp-ind-094-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 094/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16221</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16221/resp-ind-095-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 095/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16222</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16222/resp-ind-096-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 096/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16223</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16223/resp-ind-097-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 097/2018, DE AUTORIA DO VEREADOR RENATO LUIZ VELOSO WERNECK</t>
+  </si>
+  <si>
+    <t>16224</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16224/resp-ind-098-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 098/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16225</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16225/resp-ind-099-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 099/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16226</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16226/resp-ind-100-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 100/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16227</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16227/resp-ind-101-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 101/2018, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR</t>
+  </si>
+  <si>
+    <t>16228</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16228/resp-ind-102-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 102/2018, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR</t>
+  </si>
+  <si>
+    <t>16229</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16229/resp-ind-103-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 103/2018, DE AUTORIA DO VEREADOR CEZAR TADEU RONCHI JUNIOR</t>
+  </si>
+  <si>
+    <t>16230</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16230/resp-ind-104-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 104/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16231</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16231/resp-ind-105-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 105/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16232</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16232/resp-ind-106-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 106/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16233</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16233/resp-ind-107-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 107/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16234</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16234/resp-ind-108-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 108/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16235</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16235/resp-ind-109-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 109/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16236</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16236/resp-ind-110-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 110/2018, DE AUTORIA DO VEREADOR RENATO LUIZ VELOSO WERNECK</t>
+  </si>
+  <si>
+    <t>16237</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16237/resp-ind-111-2018_2.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 111/2018, DE AUTORIA DO VEREADOR RENATO LUIZ VELOSO WERNECK</t>
+  </si>
+  <si>
+    <t>16238</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16238/resp-ind-112-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 112/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16239</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16239/resp-ind-113-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 113/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16240</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16240/resp-ind-114-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 114/2018, DE AUTORIA DO VEREADOR DIONY NICOLAU ZEQUINI STEIN</t>
+  </si>
+  <si>
+    <t>16241</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16241/resp-ind-115-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 115/2018, DE AUTORIA DO VEREADOR FELIPE HULLE DELPUPPO</t>
+  </si>
+  <si>
+    <t>16243</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16243/resp-ind-117-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 117/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16244</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16244/resp-ind-118-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 118/2018, DE AUTORIA DO VEREADOR UBALDINA SARAIVA</t>
+  </si>
+  <si>
+    <t>16246</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16246/resp-ind-119-2018_1.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 119/2018, DE AUTORIA DO VEREADOR UBALDINO SARAIVA</t>
+  </si>
+  <si>
+    <t>16247</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16247/resp-ind-038-2018_p9eby4f.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 038/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16248</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16248/resp-ind-120-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 120/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
+  </si>
+  <si>
+    <t>16249</t>
+  </si>
+  <si>
+    <t>http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16249/resp-ind-121-2018.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE A INDICAÇÃO Nº 121/2018, DE AUTORIA DO VEREADOR JOÃO CABRAL RODRIGUES CONCIGLIERI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5644,56 +6688,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13752/001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13753/002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13754/003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13755/004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13756/005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13757/006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6026/6026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6027/6027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6028/6028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6029/6029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6030/6030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6031/6031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6032/6032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6033/6033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6034/6034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6035/6035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6036/6036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6038/6038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6039/6039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6090/6090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6921/386.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6400/indicacao_42-18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6401/indicacao_43-18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6402/indicacao_44-18.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6403/indicacao_45-18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6405/indicacao_48-18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6406/indicacao_49-18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6407/indicacao_50-18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6408/indicacao_51-18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6409/indicacao_52-18.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6410/indicacao_53-18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6411/indicacao_54-18.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6412/indicacao_55-18.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6413/indicacao_56-18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6414/indicacao_57-18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6415/indicacao_58-18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6416/indicacao_59-18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6417/indicacao_60-18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6418/indicacao_62-18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6419/indicacao_63-18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6420/indicacao_64-18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6421/indicacao_65-18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6422/indicacao_66-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6423/indicacao_67-18.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6426/indicacao_70-18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6427/indicacao_71-18.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6428/indicacao_72-18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6429/indicacao_73-18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6430/indicacao_74-18.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6431/indicacao_75-18.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6432/indicacao_76-18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6433/indicacao_77-18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6434/indicacao_78-18.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6435/indicacao_79-18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6436/indicacao_80-18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6437/indicacao_81-18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6438/indicacao_82-18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6439/indicacao_83-18.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6440/indicacao_84-18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6441/indicacao_85-18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6442/indicacao_86-18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6443/indicacao_87-18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6444/indicacao_88-18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6445/indicacao_89-18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6446/indicacao_90-18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6449/indicacao_93-18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6450/indicacao_94-18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6451/indicacao_95-18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6452/indicacao_96-18.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6453/indicacao_97-18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6454/indicacao_98-18.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6455/indicacao_99-18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6456/indicacao_100-18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6457/indicacao_101-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6458/indicacao_102-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6459/indicacao_103-18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6461/indicacao_105-18.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6462/indicacao_106-18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6463/indicacao_107-18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6464/indicacao_108-18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6465/indicacao_109-18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6466/indicacao_110-18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6467/indicacao_111-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6468/indicacao_112-18.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6469/indicacao_113-18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6471/indicacao_115-18.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6472/indicacao_116-18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6473/indicacao_117-18.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6474/indicacao_118-18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6475/indicacao_119-18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6476/indicacao_120-18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6477/indicacao_121-18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6478/indicacao_122-18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6479/indicacao_123-18.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6480/indicacao_124-18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6481/indicacao_125-18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6482/indicacao_126-18.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6483/indicacao_127-18.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6484/indicacao_128-18.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6485/indicacao_129-18.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6486/indicacao_130-18.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6487/indicacao_131-18.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6050/6050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6387/mocao_010-18.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6388/mocao_011-18.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6389/mocao_012-18.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6390/mocao_013-18.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6391/mocao_15-18.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6392/mocao_16-18.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6393/mocao_017-18.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6394/mocao_018-18.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6395/mocao_019-18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6396/mocao_020-18.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6397/mocao_21-18.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6398/mocao_22-18.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6399/mocao_23-18.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6055/6055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6051/6051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6049/6049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6584/parecer_favoravel_023-18.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6585/parecer_favoravel_24-18.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6586/parecer_favoravel_025-18.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6587/parecer_favoravel_026-18.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6588/parecer_favoravel_27-18.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7888/doc_apr_05_2021_15.24_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7889/doc_apr_05_2021_15.26.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6589/parecer_favoravel_30-18.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6590/parecer_favoravel_31-18.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6591/parecer_favoravel_32-18.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6592/parecer_favoravel_33-18.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6593/parecer_favoravel_34-18.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6594/parecer_favoravel_35-18.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6595/parecer_favoravel_36-18.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6596/parecer_favoravel_37-18.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6597/parecer_favoravel_38-18.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6598/parecer_favoravel_39-18.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6599/parecer_favoravel_40-18.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6600/parecer_favoravel_41-18.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6601/parecer_favoravel_42-18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6602/parecer_favoravel_43-18.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6603/parecer_favoravel_44-18.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6604/parecer_favoravel_45-18.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6605/parecer_favoravel_46-18.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6606/parecer_favoravel_47-18.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6607/parecer_favoravel_48-18.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6608/parecer_favoravel_49-18.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6609/parecer_favoravel_50-18.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6610/parecer_favoravel_51-18.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6611/parecer_favoravel_52-18.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6612/parecer_favoravel_53-18.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6613/parecer_favoravel_54-18.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6614/parecer_favoravel_55-18.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6615/parecer_favoravel_56-18.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6616/parecer_favoravel_57-18.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6617/parecer_favoravel_58-18.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6618/parecer_favoravel_59-18.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6619/parecer_favoravel_60-18.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6620/parecer_favoravel_61-18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6621/parecer_favoravel_62-18.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6622/parecer_favoravel_63-18.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6623/parecer_favoravel_64-18.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6624/parecer_favoravel_65-18.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6625/parecer_favoravel_66-18.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6626/parecer_favoravel_67-18.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6627/parecer_favoravel_069-18.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6628/parecer_favoravel_070-18.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6629/parecer_favoravel_071-18.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6630/parecer_favoravel_072-18.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6631/parecer_favoravel_073-18.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6632/parecer_favoravel_074-18.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6633/parecer_favoravel_75-18.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6634/parecer_favoravel_76-18.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6635/parecer_favoravel_77-18.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6636/parecer_favoravel_78-18.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6637/parecer_favoravel_79-18.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6638/parecer_favoravel_80-18.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6639/parecer_favoravel_81-18.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6640/parecer_favoravel_82-18.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6641/parecer_favoravel_83-18.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6642/parecer_favoravel_84-18.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6643/parecer_favoravel_85-18.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6644/parecer_favoravel_86-18.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6645/parecer_favoravel_87-18.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6646/parecer_favoravel_88-18.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6647/parecer_favoravel_89-18.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6648/parecer_favoravel_90-18.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6649/parecer_favoravel_91-18.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6650/parecer_favoravel_92-18.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6651/parecer_favoravel_93-18.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6652/parecer_favoravel_94-18.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6653/parecer_favoravel_95-18.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6654/parecer_favoravel_96-18.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6655/parecer_favoravel_97-18.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6656/parecer_favoravel_98-18.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6657/parecer_favoravel_99-18.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6659/parecer_favoravel_100-18.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6660/parecer_favoravel_101-18.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6662/parecer_favoravel_103-18.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7891/parecer_contrario_104-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6663/parecer_favoravel_105-18.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6664/parecer_favoravel_106-18.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7890/doc_apr_05_2021_15.29.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6040/6040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7783/doc_mar_04_2021_15.39.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7806/doc_mar_05_2021_08.39.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7807/doc_mar_05_2021_09.46-01.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7785/156.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7787/158.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7788/159.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7789/160.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7790/229.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7791/230.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7792/231.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7808/doc_mar_05_2021_09.49-01.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7809/doc_mar_05_2021_10.01.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7794/317.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7795/318.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7810/doc_mar_05_2021_10.05-01.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7811/doc_mar_05_2021_10.06.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7796/391.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7797/392.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7798/393.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7812/doc_mar_05_2021_10.32.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7799/442.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7800/443.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7801/523.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7802/524.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7803/525.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7813/doc_mar_05_2021_10.49.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6246/39-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7804/40-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11066/041-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6247/pl_042-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6248/pl_043-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6249/pl_044-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6250/pl_045-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6658/projeto_de_lei_46-18.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6665/projeto_de_lei_47-18.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6668/projeto_de_lei_49-18.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6671/projeto_de_lei_50-18.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11067/51-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11068/52-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11069/53-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11070/54-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6677/projeto_de_lei_55-18.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6681/projeto_de_lei_56-18.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6684/projeto_de_lei_57-18_GbmSBNI.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6688/projeto_de_lei_58-18.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6690/projeto_de_lei_59-18.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6693/projeto_de_lei_60-18.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6696/projeto_de_lei_61-18.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6699/projeto_de_lei_62-18.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11071/063-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11072/064-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11073/065-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6704/projeto_de_lei_66-18.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6706/projeto_de_lei_67-18.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6707/projeto_de_lei_68-18.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11074/069-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11075/070-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6708/projeto_de_lei_71-18.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6709/projeto_de_lei_72-18.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6710/projeto_de_lei_73-18.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6711/projeto_de_lei_74-18.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6712/projeto_de_lei_75-18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11076/076-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6713/projeto_de_lei_77-18.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6714/projeto_de_lei_78-18.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6715/projeto_de_lei_79-18.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6716/projeto_de_lei_80-18.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6666/projeto_de_lei_81-18.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11078/82-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6669/projeto_de_lei_83-18.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6670/projeto_de_lei_84-18.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6672/projeto_de_lei_85-18.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6673/projeto_de_lei_86-18.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6674/projeto_de_lei_87-18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6675/projeto_de_lei_88-18.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6676/projeto_de_lei_89-18.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11079/91-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6679/projeto_de_lei_92-18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6680/projeto_de_lei_93-18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11082/094-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11083/095-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6682/projeto_de_lei_96-18.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6683/projeto_de_lei_97-18.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6685/projeto_de_lei_98-18.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6686/projeto_de_lei_99-18.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6687/projeto_de_lei_100-18.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6689/projeto_de_lei_101-18.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6691/projeto_de_lei_102-18.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6692/projeto_de_lei_103-18.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6694/projeto_de_lei_104-18.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6695/projeto_de_lei_105-18.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11084/106-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11085/107-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11086/108-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11087/109-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11088/110-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6697/projeto_de_lei_111-18.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6698/projeto_de_lei_112-18.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6700/projeto_de_lei_113-18.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6701/projeto_de_lei_114-18.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6702/projeto_de_lei_115-18.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6703/projeto_de_lei_116-18.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6705/projeto_de_lei_117-18.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11089/118-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7805/603.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6011/6011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6012/6012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6013/6013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6014/6014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6015/6015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6016/6016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6017/6017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6018/6018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6019/6019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6020/6020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6021/6021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6022/6022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6023/6023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6024/6024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6025/6025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6488/requerimento_32-18.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6489/requerimento_33-18.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6490/requerimento_34-18.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6491/requerimento_35-18.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6492/requerimento_36-18.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6493/requerimento_37-18.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6494/requerimento_38-18.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6495/requerimento_39-18.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6496/requerimento_40-18.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6497/requerimento_41-18.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6498/requerimento_42-18.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6499/requerimento_43-18.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6500/requerimento_44-18.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6501/requerimento_45-18.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6502/requerimento_46-18.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6503/requerimento_47-18.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6504/requerimento_48-18.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6505/requerimento_49-18.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6506/requerimento_50-18.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6507/requerimento_51-18.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6508/requerimento_52-18.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6509/requerimento_53-18.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6510/requerimento_54-18.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6511/requerimento_55-18.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6512/requerimento_56-18.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6513/requerimento_57-18.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6514/requerimento_58-18.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6515/requerimento_59-18.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6516/requerimento_60-18.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6517/requerimento_61-18.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6518/requerimento_62-18.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6519/requerimento_63-18.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6520/requerimento_64-18.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6521/requerimento_65-18.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6522/requerimento_66-18.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6523/requerimento_67-18.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6524/requerimento_68-18.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6525/requerimento_69-18.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6526/requerimento_70-18.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6527/requerimento_71-18.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6528/requerimento_72-18.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6529/requerimento_73-18.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6530/requerimento_74-18.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6531/requerimento_75-18.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6532/requerimento_76-18.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6533/requerimento_77-18.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6534/requerimento_78-18.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6535/requerimento_79-18.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6536/requerimento_80-18.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6537/requerimento_81-18.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6538/requerimento_82-18.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6539/requerimento_83-18.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6540/requerimento_84-18.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6541/requerimento_85-18.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6542/requerimento_86-18.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6543/requerimento_87-18.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6544/requerimento_88-18.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6545/requerimento_89-18.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6546/requerimento_90-18.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6448/indicacao_92-18.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6547/requerimento_93-18.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6548/requerimento_94-18.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6549/requerimento_95-18.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6550/requerimento_96-18.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6552/requerimento_98-18.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6553/requerimento_99-18.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6554/requerimento_100-18.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6555/requerimento_101-18.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6556/requerimento_102-18.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6557/requerimento_103-18.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6558/requerimento_104-18.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6559/requerimento_105-18.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6560/requerimento_106-18.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6561/requerimento_107-18.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6562/requerimento_108-18.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6563/requerimento_109-18.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6564/requerimento_110-18.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6565/requerimento_111-18.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6566/requerimento_112-18.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6567/requerimento_113-18.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6568/requerimento_114-18.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6569/requerimento_115-18.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6570/requerimento_116-18.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6571/requerimento_117-18.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6572/requerimento_118-18.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6573/requerimento_119-18.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6574/requerimento_120-18.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6575/requerimento_121-18.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6576/requerimento_122-18.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6577/requerimento_123-18.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6578/requerimento_124-18.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6579/requerimento_125-18.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6580/requerimento_127-18.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6581/requerimento_128-18.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6582/requerimento_129-18.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6583/requerimento_130-2018.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12585/res001-2018.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12586/res002-2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12587/res003-2018.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12588/res004-2018.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12589/res005-2018.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12590/res006-2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6380/proposta_de_emenda_modificativa_001-18_1.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6381/proposta_de_emenda_modificativa_002-18.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6382/pem_003-18.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6383/pem_004-18.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6379/proposta_de_emenda_aditiva_01-18.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6375/pea_02-18.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6376/pea_03-18.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6377/pea_004-18.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6378/pea_005-18.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6384/pes_01-18.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6385/pes_002-18.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6386/pes_003-18.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8219/601.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8220/639.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8217/428.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8218/600.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13752/001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13753/002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13754/003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13755/004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13756/005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/13757/006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6026/6026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6027/6027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6028/6028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6029/6029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6030/6030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6031/6031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6032/6032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6033/6033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6034/6034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6035/6035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6036/6036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6038/6038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6039/6039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6090/6090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6921/386.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6400/indicacao_42-18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6401/indicacao_43-18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6402/indicacao_44-18.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6403/indicacao_45-18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6405/indicacao_48-18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6406/indicacao_49-18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6407/indicacao_50-18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6408/indicacao_51-18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6409/indicacao_52-18.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6410/indicacao_53-18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6411/indicacao_54-18.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6412/indicacao_55-18.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6413/indicacao_56-18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6414/indicacao_57-18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6415/indicacao_58-18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6416/indicacao_59-18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6417/indicacao_60-18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6418/indicacao_62-18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6419/indicacao_63-18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6420/indicacao_64-18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6421/indicacao_65-18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6422/indicacao_66-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6423/indicacao_67-18.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6426/indicacao_70-18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6427/indicacao_71-18.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6428/indicacao_72-18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6429/indicacao_73-18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6430/indicacao_74-18.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6431/indicacao_75-18.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6432/indicacao_76-18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6433/indicacao_77-18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6434/indicacao_78-18.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6435/indicacao_79-18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6436/indicacao_80-18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6437/indicacao_81-18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6438/indicacao_82-18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6439/indicacao_83-18.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6440/indicacao_84-18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6441/indicacao_85-18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6442/indicacao_86-18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6443/indicacao_87-18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6444/indicacao_88-18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6445/indicacao_89-18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6446/indicacao_90-18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6449/indicacao_93-18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6450/indicacao_94-18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6451/indicacao_95-18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6452/indicacao_96-18.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6453/indicacao_97-18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6454/indicacao_98-18.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6455/indicacao_99-18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6456/indicacao_100-18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6457/indicacao_101-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6458/indicacao_102-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6459/indicacao_103-18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6461/indicacao_105-18.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6462/indicacao_106-18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6463/indicacao_107-18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6464/indicacao_108-18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6465/indicacao_109-18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6466/indicacao_110-18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6467/indicacao_111-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6468/indicacao_112-18.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6469/indicacao_113-18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6471/indicacao_115-18.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6472/indicacao_116-18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6473/indicacao_117-18.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6474/indicacao_118-18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6475/indicacao_119-18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6476/indicacao_120-18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6477/indicacao_121-18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6478/indicacao_122-18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6479/indicacao_123-18.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6480/indicacao_124-18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6481/indicacao_125-18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6482/indicacao_126-18.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6483/indicacao_127-18.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6484/indicacao_128-18.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6485/indicacao_129-18.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6486/indicacao_130-18.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6487/indicacao_131-18.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6050/6050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6387/mocao_010-18.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6388/mocao_011-18.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6389/mocao_012-18.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6390/mocao_013-18.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6391/mocao_15-18.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6392/mocao_16-18.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6393/mocao_017-18.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6394/mocao_018-18.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6395/mocao_019-18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6396/mocao_020-18.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6397/mocao_21-18.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6398/mocao_22-18.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6399/mocao_23-18.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6055/6055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6051/6051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6049/6049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6125/6125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6584/parecer_favoravel_023-18.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6585/parecer_favoravel_24-18.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6586/parecer_favoravel_025-18.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6587/parecer_favoravel_026-18.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6588/parecer_favoravel_27-18.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7888/doc_apr_05_2021_15.24_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7889/doc_apr_05_2021_15.26.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6589/parecer_favoravel_30-18.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6590/parecer_favoravel_31-18.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6591/parecer_favoravel_32-18.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6592/parecer_favoravel_33-18.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6593/parecer_favoravel_34-18.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6594/parecer_favoravel_35-18.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6595/parecer_favoravel_36-18.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6596/parecer_favoravel_37-18.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6597/parecer_favoravel_38-18.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6598/parecer_favoravel_39-18.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6599/parecer_favoravel_40-18.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6600/parecer_favoravel_41-18.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6601/parecer_favoravel_42-18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6602/parecer_favoravel_43-18.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6603/parecer_favoravel_44-18.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6604/parecer_favoravel_45-18.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6605/parecer_favoravel_46-18.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6606/parecer_favoravel_47-18.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6607/parecer_favoravel_48-18.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6608/parecer_favoravel_49-18.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6609/parecer_favoravel_50-18.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6610/parecer_favoravel_51-18.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6611/parecer_favoravel_52-18.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6612/parecer_favoravel_53-18.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6613/parecer_favoravel_54-18.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6614/parecer_favoravel_55-18.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6615/parecer_favoravel_56-18.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6616/parecer_favoravel_57-18.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6617/parecer_favoravel_58-18.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6618/parecer_favoravel_59-18.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6619/parecer_favoravel_60-18.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6620/parecer_favoravel_61-18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6621/parecer_favoravel_62-18.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6622/parecer_favoravel_63-18.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6623/parecer_favoravel_64-18.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6624/parecer_favoravel_65-18.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6625/parecer_favoravel_66-18.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6626/parecer_favoravel_67-18.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6627/parecer_favoravel_069-18.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6628/parecer_favoravel_070-18.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6629/parecer_favoravel_071-18.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6630/parecer_favoravel_072-18.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6631/parecer_favoravel_073-18.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6632/parecer_favoravel_074-18.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6633/parecer_favoravel_75-18.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6634/parecer_favoravel_76-18.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6635/parecer_favoravel_77-18.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6636/parecer_favoravel_78-18.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6637/parecer_favoravel_79-18.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6638/parecer_favoravel_80-18.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6639/parecer_favoravel_81-18.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6640/parecer_favoravel_82-18.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6641/parecer_favoravel_83-18.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6642/parecer_favoravel_84-18.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6643/parecer_favoravel_85-18.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6644/parecer_favoravel_86-18.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6645/parecer_favoravel_87-18.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6646/parecer_favoravel_88-18.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6647/parecer_favoravel_89-18.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6648/parecer_favoravel_90-18.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6649/parecer_favoravel_91-18.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6650/parecer_favoravel_92-18.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6651/parecer_favoravel_93-18.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6652/parecer_favoravel_94-18.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6653/parecer_favoravel_95-18.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6654/parecer_favoravel_96-18.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6655/parecer_favoravel_97-18.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6656/parecer_favoravel_98-18.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6657/parecer_favoravel_99-18.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6659/parecer_favoravel_100-18.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6660/parecer_favoravel_101-18.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6662/parecer_favoravel_103-18.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7891/parecer_contrario_104-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6663/parecer_favoravel_105-18.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6664/parecer_favoravel_106-18.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7890/doc_apr_05_2021_15.29.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6040/6040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7783/doc_mar_04_2021_15.39.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7806/doc_mar_05_2021_08.39.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7807/doc_mar_05_2021_09.46-01.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7785/156.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7787/158.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7788/159.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7789/160.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7790/229.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7791/230.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7792/231.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7808/doc_mar_05_2021_09.49-01.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7809/doc_mar_05_2021_10.01.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7794/317.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7795/318.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7810/doc_mar_05_2021_10.05-01.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7811/doc_mar_05_2021_10.06.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7796/391.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7797/392.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7798/393.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7812/doc_mar_05_2021_10.32.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7799/442.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7800/443.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7801/523.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7802/524.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7803/525.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7813/doc_mar_05_2021_10.49.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6246/39-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7804/40-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11066/041-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6247/pl_042-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6248/pl_043-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6249/pl_044-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6250/pl_045-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6658/projeto_de_lei_46-18.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6665/projeto_de_lei_47-18.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6668/projeto_de_lei_49-18.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6671/projeto_de_lei_50-18.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11067/51-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11068/52-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11069/53-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11070/54-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6677/projeto_de_lei_55-18.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6681/projeto_de_lei_56-18.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6684/projeto_de_lei_57-18_GbmSBNI.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6688/projeto_de_lei_58-18.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6690/projeto_de_lei_59-18.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6693/projeto_de_lei_60-18.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6696/projeto_de_lei_61-18.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6699/projeto_de_lei_62-18.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11071/063-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11072/064-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11073/065-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6704/projeto_de_lei_66-18.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6706/projeto_de_lei_67-18.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6707/projeto_de_lei_68-18.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11074/069-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11075/070-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6708/projeto_de_lei_71-18.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6709/projeto_de_lei_72-18.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6710/projeto_de_lei_73-18.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6711/projeto_de_lei_74-18.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6712/projeto_de_lei_75-18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11076/076-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6713/projeto_de_lei_77-18.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6714/projeto_de_lei_78-18.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6715/projeto_de_lei_79-18.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6716/projeto_de_lei_80-18.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6666/projeto_de_lei_81-18.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11078/82-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6669/projeto_de_lei_83-18.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6670/projeto_de_lei_84-18.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6672/projeto_de_lei_85-18.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6673/projeto_de_lei_86-18.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6674/projeto_de_lei_87-18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6675/projeto_de_lei_88-18.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6676/projeto_de_lei_89-18.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11079/91-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6679/projeto_de_lei_92-18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6680/projeto_de_lei_93-18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11082/094-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11083/095-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6682/projeto_de_lei_96-18.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6683/projeto_de_lei_97-18.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6685/projeto_de_lei_98-18.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6686/projeto_de_lei_99-18.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6687/projeto_de_lei_100-18.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6689/projeto_de_lei_101-18.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6691/projeto_de_lei_102-18.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6692/projeto_de_lei_103-18.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6694/projeto_de_lei_104-18.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6695/projeto_de_lei_105-18.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11084/106-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11085/107-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11086/108-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11087/109-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11088/110-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6697/projeto_de_lei_111-18.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6698/projeto_de_lei_112-18.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6700/projeto_de_lei_113-18.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6701/projeto_de_lei_114-18.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6702/projeto_de_lei_115-18.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6703/projeto_de_lei_116-18.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6705/projeto_de_lei_117-18.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/11089/118-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/7805/603.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6011/6011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6012/6012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6013/6013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6014/6014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6015/6015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6016/6016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6017/6017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6018/6018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6019/6019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6020/6020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6021/6021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6022/6022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6023/6023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6024/6024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6025/6025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/./sapl/public/materialegislativa/2018/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6488/requerimento_32-18.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6489/requerimento_33-18.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6490/requerimento_34-18.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6491/requerimento_35-18.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6492/requerimento_36-18.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6493/requerimento_37-18.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6494/requerimento_38-18.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6495/requerimento_39-18.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6496/requerimento_40-18.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6497/requerimento_41-18.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6498/requerimento_42-18.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6499/requerimento_43-18.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6500/requerimento_44-18.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6501/requerimento_45-18.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6502/requerimento_46-18.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6503/requerimento_47-18.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6504/requerimento_48-18.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6505/requerimento_49-18.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6506/requerimento_50-18.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6507/requerimento_51-18.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6508/requerimento_52-18.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6509/requerimento_53-18.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6510/requerimento_54-18.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6511/requerimento_55-18.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6512/requerimento_56-18.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6513/requerimento_57-18.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6514/requerimento_58-18.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6515/requerimento_59-18.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6516/requerimento_60-18.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6517/requerimento_61-18.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6518/requerimento_62-18.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6519/requerimento_63-18.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6520/requerimento_64-18.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6521/requerimento_65-18.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6522/requerimento_66-18.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6523/requerimento_67-18.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6524/requerimento_68-18.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6525/requerimento_69-18.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6526/requerimento_70-18.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6527/requerimento_71-18.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6528/requerimento_72-18.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6529/requerimento_73-18.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6530/requerimento_74-18.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6531/requerimento_75-18.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6532/requerimento_76-18.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6533/requerimento_77-18.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6534/requerimento_78-18.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6535/requerimento_79-18.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6536/requerimento_80-18.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6537/requerimento_81-18.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6538/requerimento_82-18.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6539/requerimento_83-18.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6540/requerimento_84-18.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6541/requerimento_85-18.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6542/requerimento_86-18.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6543/requerimento_87-18.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6544/requerimento_88-18.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6545/requerimento_89-18.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6546/requerimento_90-18.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6448/indicacao_92-18.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6547/requerimento_93-18.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6548/requerimento_94-18.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6549/requerimento_95-18.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6550/requerimento_96-18.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6552/requerimento_98-18.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6553/requerimento_99-18.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6554/requerimento_100-18.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6555/requerimento_101-18.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6556/requerimento_102-18.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6557/requerimento_103-18.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6558/requerimento_104-18.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6559/requerimento_105-18.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6560/requerimento_106-18.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6561/requerimento_107-18.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6562/requerimento_108-18.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6563/requerimento_109-18.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6564/requerimento_110-18.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6565/requerimento_111-18.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6566/requerimento_112-18.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6567/requerimento_113-18.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6568/requerimento_114-18.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6569/requerimento_115-18.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6570/requerimento_116-18.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6571/requerimento_117-18.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6572/requerimento_118-18.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6573/requerimento_119-18.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6574/requerimento_120-18.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6575/requerimento_121-18.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6576/requerimento_122-18.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6577/requerimento_123-18.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6578/requerimento_124-18.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6579/requerimento_125-18.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6580/requerimento_127-18.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6581/requerimento_128-18.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6582/requerimento_129-18.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6583/requerimento_130-2018.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12585/res001-2018.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12586/res002-2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12587/res003-2018.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12588/res004-2018.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12589/res005-2018.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/12590/res006-2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6380/proposta_de_emenda_modificativa_001-18_1.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6381/proposta_de_emenda_modificativa_002-18.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6382/pem_003-18.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6383/pem_004-18.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6379/proposta_de_emenda_aditiva_01-18.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6375/pea_02-18.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6376/pea_03-18.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6377/pea_004-18.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6378/pea_005-18.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6384/pes_01-18.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6385/pes_002-18.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/6386/pes_003-18.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8219/601.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8220/639.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8217/428.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/8218/600.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16132/resp-ind-001-2018_ur9q6nn.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16133/resp-ind-002-2018_pul0wsz.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16134/resp-ind-003-2018_7syjg7y.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16135/resp-ind-004-2018_zvdohzj.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16136/resp-ind-005-2018_g0trapg.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16137/resp-ind-006-2018_kifd2xr.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16138/resp-ind-007-2018_hzphycg.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16139/resp-ind-008-2018_qaxndic.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16140/resp-ind-009-2018_vpmofmh.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16141/resp-ind-010-2018_hzausic.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16142/resp-ind-011-2018_0ublu2j.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16143/resp-ind-012-2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16144/resp-ind-013-2018_ywlvknl.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16145/resp-ind-014-2018.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16146/resp-ind-015-2018_fvlyfiq.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16147/resp-ind-016-2018_8rswvmr.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16148/resp-ind-017-2018_ixgm9vy.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16149/resp-ind-018-2018_gudtcyf.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16150/resp-ind-019-2018_fybd3vd.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16151/resp-ind-020-2018_oyyjfdz.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16152/resp-ind-021-2018_g0lzotg.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16153/resp-ind-022-2018_48fyghw.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16154/resp-ind-023-2018_luq3ixi.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16155/resp-ind-024-2018_x0mtsjt.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16156/resp-ind-025-2018_7qp7qut.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16157/resp-ind-026-2018_jkwbhph.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16158/resp-ind-028-2018_ssyvx1b.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16159/resp-ind-029-2018.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16160/resp-ind-030-2018_twbkvxk.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16161/resp-ind-031-2018_jejl0s6.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16162/resp-ind-032-2018_z5ocod6.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16163/resp-ind-033-2018_hmpb6fv.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16164/resp-ind-034-2018_9d25zyh.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16165/resp-ind-035-2018_wy3tcmv.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16166/resp-ind-036-2018_4eufcvs.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16167/resp-ind-037-2018_hi3r4ha.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16169/resp-ind-039-2018_qdhqgnj.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16170/resp-ind-040-2018_jdjcztu.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16171/resp-ind-041-2018_xjwzyhy.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16172/resp-ind-042-2018_7wcm9yo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16173/resp-ind-043-2018_wgko9u0.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16174/resp-ind-044-2018_jfb0t4v.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16175/resp-ind-045-2018_5tvpnwz.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16176/resp-ind-046-2018_4q4grim.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16177/resp-ind-048-2018_2nxk9nt.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16178/resp-ind-049-2018_lowvsrm.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16179/resp-ind-050-2018_bwes76m.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16180/resp-ind-051-2018_1fu156f.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16181/resp-ind-052-2018_2qmswi8.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16182/resp-ind-053-2018_lynwy4j.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16183/resp-ind-054-2018_1fqiuwf.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16184/resp-ind-056-2018_nsolyef.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16185/resp-ind-057-2018_znimyk3.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16186/resp-ind-058-2018_ywbfkwu.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16187/resp-ind-059-2018_botzia2.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16188/resp-ind-060-2018_9ey5002.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16189/resp-ind-061-2018_jk2qkht.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16190/resp-ind-064-2018_kcewlyo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16191/resp-ind-065-2018_lm1or8x.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16192/resp-ind-066-2018_dpcvbt0.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16193/resp-ind-067-2018_9y62972.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16194/resp-ind-068-2018_vav1lyo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16195/resp-ind-069-2018_tvqwtkh.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16196/resp-ind-070-2018_8xb0crq.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16197/resp-ind-071-2018_hp5klrw.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16198/resp-ind-072-2018_yeueyyo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16199/resp-ind-073-2018_w4yog7r.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16200/resp-ind-074-2018_nwmrxak.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16201/resp-ind-075-2018_5nzer3u.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16202/resp-ind-077-2018_3uq6aw0.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16203/resp-ind-076-2018_a4x5b95.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16204/resp-ind-078-2018.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16205/resp-ind-079-2018.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16206/resp-ind-080-2018.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16207/resp-ind-081-2018.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16208/resp-ind-082-2018.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16209/resp-ind-083-2018.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16210/resp-ind-084-2018.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16211/resp-ind-085-2018.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16212/resp-ind-086-2018.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16213/resp-ind-087-2018.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16214/resp-ind-088-2018.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16215/resp-ind-089-2018.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16216/resp-ind-090-2018.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16217/resp-ind-091-2018.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16218/resp-ind-092-2018.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16219/resp-ind-093-2018.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16220/resp-ind-094-2018.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16221/resp-ind-095-2018.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16222/resp-ind-096-2018.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16223/resp-ind-097-2018.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16224/resp-ind-098-2018.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16225/resp-ind-099-2018.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16226/resp-ind-100-2018.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16227/resp-ind-101-2018.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16228/resp-ind-102-2018.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16229/resp-ind-103-2018.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16230/resp-ind-104-2018.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16231/resp-ind-105-2018.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16232/resp-ind-106-2018.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16233/resp-ind-107-2018.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16234/resp-ind-108-2018.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16235/resp-ind-109-2018.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16236/resp-ind-110-2018.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16237/resp-ind-111-2018_2.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16238/resp-ind-112-2018.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16239/resp-ind-113-2018.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16240/resp-ind-114-2018.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16241/resp-ind-115-2018.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16243/resp-ind-117-2018.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16244/resp-ind-118-2018.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16246/resp-ind-119-2018_1.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16247/resp-ind-038-2018_p9eby4f.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16248/resp-ind-120-2018.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechalfloriano.es.leg.br/media/sapl/public/materialegislativa/2018/16249/resp-ind-121-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H526"/>
+  <dimension ref="A1:H641"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -19078,50 +20122,3037 @@
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
         <v>1742</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>17</v>
       </c>
       <c r="D526" t="s">
         <v>1738</v>
       </c>
       <c r="E526" t="s">
         <v>1739</v>
       </c>
       <c r="F526" t="s">
         <v>128</v>
       </c>
       <c r="G526" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="H526" t="s">
         <v>1744</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>10</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F527" t="s">
+        <v>942</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>17</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F528" t="s">
+        <v>942</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>20</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1747</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>24</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F530" t="s">
+        <v>942</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>28</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F531" t="s">
+        <v>942</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>31</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F532" t="s">
+        <v>942</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>55</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F533" t="s">
+        <v>942</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>59</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F534" t="s">
+        <v>942</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>63</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F535" t="s">
+        <v>942</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>67</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F536" t="s">
+        <v>942</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>71</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F537" t="s">
+        <v>942</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>75</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F538" t="s">
+        <v>942</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>79</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F539" t="s">
+        <v>942</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>83</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F540" t="s">
+        <v>942</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>87</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F541" t="s">
+        <v>942</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>91</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F542" t="s">
+        <v>942</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>95</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F543" t="s">
+        <v>942</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>99</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F544" t="s">
+        <v>942</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>103</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F545" t="s">
+        <v>942</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>107</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F546" t="s">
+        <v>942</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>111</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F547" t="s">
+        <v>942</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>115</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F548" t="s">
+        <v>942</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>119</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F549" t="s">
+        <v>942</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>123</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F550" t="s">
+        <v>942</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>127</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F551" t="s">
+        <v>942</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>132</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F552" t="s">
+        <v>942</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>136</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F553" t="s">
+        <v>942</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>140</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F554" t="s">
+        <v>942</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H554" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>144</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F555" t="s">
+        <v>942</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>148</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F556" t="s">
+        <v>942</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>152</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F557" t="s">
+        <v>942</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>156</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F558" t="s">
+        <v>942</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>160</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F559" t="s">
+        <v>942</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>164</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F560" t="s">
+        <v>942</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>168</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F561" t="s">
+        <v>942</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>172</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F562" t="s">
+        <v>942</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>176</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F563" t="s">
+        <v>942</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>180</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F564" t="s">
+        <v>942</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>184</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F565" t="s">
+        <v>942</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>188</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F566" t="s">
+        <v>942</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H566" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>192</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F567" t="s">
+        <v>942</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>196</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F568" t="s">
+        <v>942</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>201</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F569" t="s">
+        <v>942</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>205</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F570" t="s">
+        <v>942</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>210</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F571" t="s">
+        <v>942</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>214</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F572" t="s">
+        <v>942</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>757</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F573" t="s">
+        <v>942</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>217</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F574" t="s">
+        <v>942</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="H574" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>222</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F575" t="s">
+        <v>942</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>226</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F576" t="s">
+        <v>942</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>230</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F577" t="s">
+        <v>942</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>234</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F578" t="s">
+        <v>942</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>238</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F579" t="s">
+        <v>942</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>242</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F580" t="s">
+        <v>942</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H580" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>246</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F581" t="s">
+        <v>942</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>250</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F582" t="s">
+        <v>942</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H582" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>254</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F583" t="s">
+        <v>942</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H583" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>258</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F584" t="s">
+        <v>942</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H584" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>262</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F585" t="s">
+        <v>942</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H585" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>266</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F586" t="s">
+        <v>942</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H586" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>800</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F587" t="s">
+        <v>942</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H587" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>271</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F588" t="s">
+        <v>942</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H588" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>275</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F589" t="s">
+        <v>942</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H589" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>279</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F590" t="s">
+        <v>942</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="H590" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>283</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F591" t="s">
+        <v>942</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H591" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>287</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F592" t="s">
+        <v>942</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H592" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>291</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F593" t="s">
+        <v>942</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H593" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>295</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F594" t="s">
+        <v>942</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H594" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>298</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F595" t="s">
+        <v>942</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H595" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>301</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F596" t="s">
+        <v>942</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H596" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>305</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E597" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F597" t="s">
+        <v>942</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H597" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>309</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F598" t="s">
+        <v>942</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H598" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>313</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F599" t="s">
+        <v>942</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H599" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>317</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F600" t="s">
+        <v>942</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="H600" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>322</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F601" t="s">
+        <v>942</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H601" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>326</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F602" t="s">
+        <v>1973</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H602" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>330</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F603" t="s">
+        <v>942</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="H603" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>334</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E604" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F604" t="s">
+        <v>1973</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H604" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>338</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F605" t="s">
+        <v>942</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="H605" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>342</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E606" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F606" t="s">
+        <v>942</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H606" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>346</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F607" t="s">
+        <v>942</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H607" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>350</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F608" t="s">
+        <v>942</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H608" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>354</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F609" t="s">
+        <v>942</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H609" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>358</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F610" t="s">
+        <v>942</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H610" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>362</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F611" t="s">
+        <v>942</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>366</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F612" t="s">
+        <v>942</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>370</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F613" t="s">
+        <v>942</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>374</v>
+      </c>
+      <c r="D614" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E614" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F614" t="s">
+        <v>942</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>378</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E615" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F615" t="s">
+        <v>942</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>382</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F616" t="s">
+        <v>942</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>888</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F617" t="s">
+        <v>942</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>892</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F618" t="s">
+        <v>942</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>386</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F619" t="s">
+        <v>942</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>390</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F620" t="s">
+        <v>942</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>394</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F621" t="s">
+        <v>942</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>398</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F622" t="s">
+        <v>942</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>402</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F623" t="s">
+        <v>942</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>406</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F624" t="s">
+        <v>942</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>410</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F625" t="s">
+        <v>942</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>414</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F626" t="s">
+        <v>942</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>418</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F627" t="s">
+        <v>942</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>422</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F628" t="s">
+        <v>942</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>426</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F629" t="s">
+        <v>942</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>430</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F630" t="s">
+        <v>942</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>433</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F631" t="s">
+        <v>942</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>437</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F632" t="s">
+        <v>942</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>441</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F633" t="s">
+        <v>942</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>445</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F634" t="s">
+        <v>942</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>449</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F635" t="s">
+        <v>942</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>453</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F636" t="s">
+        <v>942</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>457</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F637" t="s">
+        <v>942</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>461</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E638" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F638" t="s">
+        <v>942</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>465</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F639" t="s">
+        <v>942</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>469</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E640" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F640" t="s">
+        <v>942</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>472</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E641" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F641" t="s">
+        <v>942</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2092</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -19607,50 +23638,165 @@
     <hyperlink ref="G502" r:id="rId501"/>
     <hyperlink ref="G503" r:id="rId502"/>
     <hyperlink ref="G504" r:id="rId503"/>
     <hyperlink ref="G505" r:id="rId504"/>
     <hyperlink ref="G506" r:id="rId505"/>
     <hyperlink ref="G507" r:id="rId506"/>
     <hyperlink ref="G508" r:id="rId507"/>
     <hyperlink ref="G509" r:id="rId508"/>
     <hyperlink ref="G510" r:id="rId509"/>
     <hyperlink ref="G511" r:id="rId510"/>
     <hyperlink ref="G512" r:id="rId511"/>
     <hyperlink ref="G513" r:id="rId512"/>
     <hyperlink ref="G514" r:id="rId513"/>
     <hyperlink ref="G515" r:id="rId514"/>
     <hyperlink ref="G516" r:id="rId515"/>
     <hyperlink ref="G517" r:id="rId516"/>
     <hyperlink ref="G518" r:id="rId517"/>
     <hyperlink ref="G519" r:id="rId518"/>
     <hyperlink ref="G520" r:id="rId519"/>
     <hyperlink ref="G521" r:id="rId520"/>
     <hyperlink ref="G522" r:id="rId521"/>
     <hyperlink ref="G523" r:id="rId522"/>
     <hyperlink ref="G524" r:id="rId523"/>
     <hyperlink ref="G525" r:id="rId524"/>
     <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>