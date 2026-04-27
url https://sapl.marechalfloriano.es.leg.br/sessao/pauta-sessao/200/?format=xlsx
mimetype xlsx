--- v0 (2026-03-11)
+++ v1 (2026-04-27)
@@ -10,68 +10,337 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="86">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Indicação nº 40 de 2026</t>
+  </si>
+  <si>
+    <t>Pastor Adriano</t>
+  </si>
+  <si>
+    <t>SOLICITO A REALIZAÇÃO DE ROÇAGEM NAS LATERAIS DA VIA LOCALIZADA EM SOÍDO DE _x000D_
+BAIXO, COM ATENÇÃO ESPECIAL AO PERCURSO QUE COMPREENDE DO CAMPO _x000D_
+CAPIXABINHA ATÉ O COMERCIAL KLEIN.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Indicação nº 41 de 2026</t>
+  </si>
+  <si>
+    <t>Angelo Traspadini</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE À _x000D_
+SECRETARIA MUNICIPAL COMPETENTE A REALIZAÇÃO DE SERVIÇOS DE ROÇAGEM, _x000D_
+CASCALHAMENTO E IMPLANTAÇÃO DE BUEIROS NA LOCALIDADE DE BOA _x000D_
+ESPERANÇA, NA REGIÃO DA VILA DO SERTÃO, NAS PROXIMIDADES DA PROPRIEDADE _x000D_
+DA FAMÍLIA BASSANI.</t>
+  </si>
+  <si>
+    <t>Indicação nº 42 de 2026</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE À _x000D_
+SECRETARIA MUNICIPAL COMPETENTE A REALIZAÇÃO DE SERVIÇOS DE ROÇAGEM, _x000D_
+CASCALHAMENTO E NIVELAMENTO, COM A DEVIDA ELIMINAÇÃO DOS BURACOS, NA _x000D_
+ESTRADA DA COMUNIDADE DE BOA ESPERANÇA, ESPECIALMENTE NO TRECHO QUE _x000D_
+DÁ ACESSO À PROPRIEDADE DA FAMÍLIA LITTIG.</t>
+  </si>
+  <si>
+    <t>Indicação nº 43 de 2026</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO, QUE DETERMINE À SECRETARIA _x000D_
+MUNICIPAL COMPETENTE A REALIZAÇÃO DE SERVIÇOS DE ROÇAGEM DAS MARGENS, _x000D_
+LIMPEZA DOS BUEIROS E DEMAIS MELHORIAS QUE SE FIZEREM NECESSÁRIAS, NA _x000D_
+ESTRADA RURAL QUE DÁ ACESSO AO SÍTIO PAZANI, LOCALIZADO EM BOA ESPERANÇA, _x000D_
+PROSSEGUINDO ATÉ À CABOCLA, VISANDO ATENDER À SOLICITAÇÃO DE MORADORES _x000D_
+LOCAIS.</t>
+  </si>
+  <si>
+    <t>Indicação nº 44 de 2026</t>
+  </si>
+  <si>
+    <t>Vaninho Stein</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE, POR INTERMÉDIO DA _x000D_
+SECRETARIA MUNICIPAL COMPETENTE, REALIZE, COM A MAIOR BREVIDADE POSSÍVEL, A _x000D_
+MANUTENÇÃO E/OU SUBSTITUIÇÃO DAS LUMINÁRIAS DA RUA EMÍLIO GUSTAVO HULLE, NAS PROXIMIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, TENDO EM VISTA QUE, _x000D_
+ATUALMENTE O REFERIDO TRECHO ENCONTRA-SE SEM ILUMINAÇÃO PÚBLICA ADEQUADA.</t>
+  </si>
+  <si>
+    <t>Indicação nº 45 de 2026</t>
+  </si>
+  <si>
+    <t>INDICO QUE SEJA REALIUZADO UM LEVANTAMENTO TÉCNICO DAS ÁRVORES QUE _x000D_
+APRESENTAM RISCO DE QUEDA EM TODO MUNICÍPIO, ESPECIALMENTE EM ÁREAS URBANAS, MARGENS DE VIAS PÚBLICAS E PROXIMIDADES DE REDES DE ENERGIA ELÉTRICA, COM A ELABORAÇÃO DE RELATÓRIO INDICANDO OS PONTOS PRIORITÁRIOS PARA A REALIZAÇÃO DE PODAS OU OUTRAS INTERVENÇÕES NECESSÁRIAS, ENCAMINHANDO-O AO SETOR RESPONSÁVEL PARA A EXECUÇÃO DAS MEDIDAS PREVENTIVAS CABÍVEIS.</t>
+  </si>
+  <si>
+    <t>Indicação nº 46 de 2026</t>
+  </si>
+  <si>
+    <t>INDICO QUE SEJA REALIZADO UM LEVANTAMENTO TÉCNICO DAS PLACAS DE SINALIZAÇÃO VIÁRIA EXISTENTES NAS PROXIMIDADES DE BIFURCAÇÕES, CRUZAMENTOS E ACESSOS DO MUNICÍPIO, ESPECIALMENTE DAQUELAS QUE APRESENTAM INFORMAÇÕES INCOMPLETAS E SEM CLAREZA DA DIREÇÃO DOS DESTINOS SINALIZADOS, ENCAMINHANDO POSTERIORMENTE RELATÓRIO DETALHADO AO DETRAN/ES PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS À CORREÇÃO E ADEQUAÇÃO DA SINALIZAÇÃO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 47 de 2026</t>
+  </si>
+  <si>
+    <t>Hilário Oliveira Neto</t>
+  </si>
+  <si>
+    <t>INDICO À GESTÃO MUNICIPAL QUE, POR MEIO DA SECRETARIA COMPETENTE, SEJAM _x000D_
+REALIZADOS, O MAIS BREVE POSSÍVEL, OS SERVIÇOS DE EXECUÇÃO E MELHORIA DA _x000D_
+DRENAGEM EM BUEIROS E BOCAS DE LOBO, BEM COMO A MANUTENÇÃO E A _x000D_
+AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA VILA DE SANTO ANTÔNIO, EM _x000D_
+ARAGUAYA.</t>
+  </si>
+  <si>
+    <t>Indicação nº 48 de 2026</t>
+  </si>
+  <si>
+    <t>Cabral</t>
+  </si>
+  <si>
+    <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA COMPETENTE, SEJA COLOCADA EM PLENO FUNCIONAMENTO A ELEVATÓRIA DE ÁGUA LOCALIZADA NA RUA PREST, NO DISTRITO DE ARAGUAYA. ESTA AÇÃO É FUNDAMENTAL PARA ATENDER DIVERSAS FAMÍLIAS DA LOCALIDADE, ASSEGURANDO O FORNECIMENTO CONTÍNUO E ADEQUADO DE ÁGUA AO LONGO DE TODO O ANO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 49 de 2026</t>
+  </si>
+  <si>
+    <t>Martim Trarbach,Juarez Xavier</t>
+  </si>
+  <si>
+    <t>INDICO AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA _x000D_
+E DESOBSTRUÇÃO DAS CAIXAS COLETORAS, CAIXAS DE RALO E BOCAS DE LOBO EM _x000D_
+TODAS AS RUAS E AVENIDAS DA SEDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>Martim Trarbach</t>
+  </si>
+  <si>
+    <t>INDICO AO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE A REALIZAÇÃO DE MELHORIAS COMPREENDENDO SERVIÇOS DE LIMPEZA, PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS PRINCIPAIS E VICINAIS DA LOCALIDADE DE SOÍDO DE BAIXO, BEM COMO NA VIA DE ACESSO À COMUNIDADE VALE DA ESPERANÇA (LORINDO WRUCK), E NA ESTRADA DE ACESSO A NOVA ALMEIDA, BEM COMO A REALIZAÇÃO DE SERVIÇO DE TAPA-BURACOS E MANUTENÇÃO DO PAVIMENTO NA ESTRADA DE BOA ESPERANÇA, ESPECIALMENTE NA VIA DE ACESSO À FAMÍLIA KLIPPEL E DEMAIS FAMÍLIAS DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 51 de 2026</t>
+  </si>
+  <si>
+    <t>Chapolim Frasson</t>
+  </si>
+  <si>
+    <t>INDICO  A AQUISIÇÃO E A DISTRIBUIÇÃO DE CAIXAS DE LIXO PARA INSTALAÇÃO NOS _x000D_
+PONTOS DE COLETA EM TODO O MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
+  </si>
+  <si>
+    <t>Indicação nº 52 de 2026</t>
+  </si>
+  <si>
+    <t>INDICO QUE SEJAM REALIZADOS ESTUDOS E ADOTADAS AS PROVIDÊNCIAS _x000D_
+NECESSÁRIAS PARA A ATUALIZAÇÃO DO CÓDIGO DE POSTURAS DO MUNICÍPIO DE _x000D_
+MARECHAL FLORIANO/ES.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DO CARDÁPIO SEMANAL DA MERENDA ESCOLAR POR MEIO DO SITE OFICIAL DA PREFEITURA E APLICATIVO WHATSAPP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>Cezinha Ronchi</t>
+  </si>
+  <si>
+    <t>INSTITUI NO MUNICÍPIO DE MARECHAL FLORIANO/ES O PROGRAMA ''EMENDA TRANSPARENTE'' E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 22 de 2026</t>
+  </si>
+  <si>
+    <t>DECLARA COMO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO DE MARECHAL FLORIANO/ES OS TÚMULOS DOS IMIGRANTES E AS SEPULTURAS CENTENÁRIAS DO CEMITÉRIO DE ARAGUAYA.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 23 de 2026</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO “PROGRAMA FARMÁCIA SOLIDÁRIA” NO MUNICÍPIO DE MARECHAL FLORIANO, VISANDO O REAPROVEITAMENTO DE MEDICAMENTOS E O _x000D_
+AUXÍLIO À POPULAÇÃO DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 24 de 2026</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE TRANSMISSÃO AO VIVO DAS AUDIÊNCIAS PÚBLICAS REALIZADAS PELO PODER EXECUTIVO DO MUNICÍPIO DE MARECHAL FLORIANO/ES.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 34 de 2026</t>
+  </si>
+  <si>
+    <t>Pastor Adriano,Cabral,Chapolim Frasson,Diogo da AMAR,Hilário Oliveira Neto,Juarez Xavier</t>
+  </si>
+  <si>
+    <t>OS VEREADORES QUE ESTE SUBSCREVEM, NA FORMA REGIMENTAL E OUVINDO-SE O PLENÁRIO, VÊM À PRESENÇA DE VOSSA EXCELÊNCIA, PARA EXPOR E REQUERER O ENCAMINHAMENTO DE PRESTAÇÃO DE CONTAS DETALHADA DOS VALORES GASTOS COM A REALIZAÇÃO DO CARNAVAL 2026 EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 35 de 2026</t>
+  </si>
+  <si>
+    <t>REQUEIRO, NOS TERMOS REGIMENTAIS E APÓS A APROVAÇÃO DO PLENÁRIO, QUE SEJA ENCAMINHADA A ESTA CASA LEGISLATIVA A PRESTAÇÃO DE CONTAS, NA ÍNTEGRA, DE TODAS AS EMENDAS IMPOSITIVAS REFERENTES AO EXERCÍCIO FINANCEIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 36 de 2026</t>
+  </si>
+  <si>
+    <t>Diogo da AMAR,Chapolim Frasson</t>
+  </si>
+  <si>
+    <t>REQUER-SE QUE O PODER EXECUTIVO INFORME: SE, DIANTE DAS ANÁLISES E CONCLUSÕES APRESENTADAS NO RELATÓRIO ELABORADO PELA SECRETARIA MUNICIPAL DE FINANÇAS, FOI INSTAURADO PROCESSO ADMINISTRATIVO DE APURAÇÃO, AUDITORIA INTERNA OU QUALQUER PROCEDIMENTO FORMAL DE VERIFICAÇÃO RELACIONADO ÀS POSSÍVEIS INCONSISTÊNCIAS CONTÁBEIS MENCIONADAS NO DOCUMENTO.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 37 de 2026</t>
+  </si>
+  <si>
+    <t>Diogo da AMAR</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PODER EXECUTIVO INFORME OS DADOS REFERENTES ÀS AÇÕES DE BEM-ESTAR ANIMAL DESENVOLVIDAS PELO MUNICÍPIO NO PERÍODO DE 01 DE JANEIRO DE 2025 ATÉ A PRESENTE DATA.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 38 de 2026</t>
+  </si>
+  <si>
+    <t>O VEREADOR QUE ESTE SUBSCREVE, NA FORMA REGIMENTAL E OUVINDO-SE O PLENÁRIO, VEM, RESPEITOSAMENTE, REQUERER INFORMAÇÕES DETALHADAS E A DEVIDA PUBLICIDADE ACERCA DA EXECUÇÃO DO CONTRATO DE GESTÃO DA SAÚDE MUNICIPAL, CONSIDERANDO QUE A PRESTAÇÃO DE CONTAS, CONTRATUALMENTE DESIGNADA PARA OCORRER DE FORMA SEMESTRAL, NÃO CONTEMPLOU OS ÚLTIMOS 6 (SEIS) MESES, TENDO SIDO APRESENTADA APENAS A DOCUMENTAÇÃO REFERENTE AO PERÍODO ANTERIOR, PERMANECENDO PENDENTE A PRESTAÇÃO DE CONTAS CORRESPONDENTE AO SEMESTRE MAIS RECENTE.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 39 de 2026</t>
+  </si>
+  <si>
+    <t>REQUEIRO A DISPONIBILIZAÇÃO DE CÓPIA INTEGRAL DO PROCESSO ADMINISTRATIVO Nº 12254/2025 – SEMUR, QUE DISPÕE SOBRE ADESÃO À ATA DE REGISTRO DE PREÇOS PARA CONTRATAÇÃO DE EMPRESA DE ENGENHARIA ESPECIALIZADA PARA REALIZAÇÃO DE PROJETOS DE ENGENHARIA, COMPREENDENDO PROJETOS DE MURO, DRENAGEM, GALERIAS E DEMAIS DOCUMENTOS COMPLEMENTARES, CONFORME TERMO DE REFERÊNCIA, TENDO COMO CREDORA A EMPRESA DULENA CONSTRUTORA LTDA., CNPJ Nº 52.651.702/0001-39.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 40 de 2026</t>
+  </si>
+  <si>
+    <t>REQUEIRO AO EXCELENTÍSSIMO SENHOR PREFEITO, JUNTAMENTE À SECRETARIA MUNICIPAL DE SAÚDE, INFORMAÇÕES ACERCA DO FORNECIMENTO DE LANCHES AOS PACIENTES DO MUNICÍPIO QUE REALIZAM CONSULTAS, EXAMES E TRATAMENTOS MÉDICOS EM OUTROS MUNICÍPIOS.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 41 de 2026</t>
+  </si>
+  <si>
+    <t>Juarez Xavier</t>
+  </si>
+  <si>
+    <t>REQUERER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE SEJA ENCAMINHADA A ESTA CASA DE LEIS TODA A DOCUMENTAÇÃO REFERENTE ÀS DESPESAS REALIZADAS PELA SECRETARIA MUNICIPAL DE SAÚDE, INCLUINDO DESPESAS PAGAS PELO FUNDO MUNICIPAL NO EXERCÍCIO FINANCEIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 42 de 2026</t>
+  </si>
+  <si>
+    <t>Hilário Oliveira Neto,Martim Trarbach,Pastor Adriano</t>
+  </si>
+  <si>
+    <t>OS MEMBROS DA COMISSÃO PARLAMENTAR DE INQUÉRITO – CPI, INSTITUÍDA POR MEIO DA RESOLUÇÃO Nº 007/2025, DESTINADA A APURAR POSSÍVEIS IRREGULARIDADES NA EXECUÇÃO DO CONTRATO DE GESTÃO Nº 072/2025, FIRMADO ENTRE O FUNDO MUNICIPAL DE SAÚDE DE MARECHAL FLORIANO/ES E O INSTITUTO DE APOIO DO MEIO AMBIENTE, SAÚDE E ESPORTES – IAMASE, VÊM, RESPEITOSAMENTE, À PRESENÇA DO PLENÁRIO DESTA CASA DE LEIS, COM FUNDAMENTO NO § 3º DO ART. 31 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARECHAL FLORIANO, BEM COMO NO ART. 2º DA RESOLUÇÃO Nº 007/2025, REQUERER A PRORROGAÇÃO DO PRAZO DE FUNCIONAMENTO DA REFERIDA COMISSÃO PARLAMENTAR DE INQUÉRITO POR MAIS 60 (SESSENTA) DIAS.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 43 de 2026</t>
+  </si>
+  <si>
+    <t>O VEREADOR QUE ESTE SUBSCREVE, NA FORMA REGIMENTAL E OUVINDO-SE O PLENÁRIO, VEM, RESPEITOSAMENTE, REQUERER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM ENCAMINHADAS A ESTA CASA LEGISLATIVA AS SEGUINTES INFORMAÇÕES E DOCUMENTOS.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Antônio Lidiney Gobbi - Prefeito Municipal</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS, NOS TERMOS DA LEI FEDERAL Nº 9.637, DE 15 DE MAIO DE 1998, NO ÂMBITO DO MUNICÍPIO DE MARECHAL FLORIANO/ES, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>Indicação nº 53 de 2026</t>
+  </si>
+  <si>
+    <t>Coquinho</t>
+  </si>
+  <si>
+    <t>O VEREADOR ABRÃO LEVI KIFFER, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, VEM RESPEITOSAMENTE INDICAR AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS APRECIAÇÃO DO PLENÁRIO DESTA CASA DE LEIS, QUE SEJA REALIZADA OBRA DE ALARGAMENTO DA RUA THIERES VELOSO, POR MEIO DA RETIRADA DO MURO LOCALIZADO PARALELO À LINHA FÉRREA, COM INÍCIO NAS PROXIMIDADES DA EMPRESA MACEFEL E TÉRMINO APÓS A EMPRESA MANOS AUTO CENTER, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>O VEREADOR JUAREZ JOSÉ XAVIER, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, VEM RESPEITOSAMENTE INDICAR AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS APRECIAÇÃO DO PLENÁRIO DESTA CASA DE LEIS, QUE SEJA DETERMINADA À SECRETARIA MUNICIPAL COMPETENTE A REALIZAÇÃO DE BENFEITORIAS DE ADEQUAÇÃO E MELHORIA DA ÁREA DESTINADA À INSTALAÇÃO DOS BRINQUEDOS DO PARQUINHO INFANTIL LOCALIZADO ENTRE O GINÁSIO DE ESPORTES E A ESCOLA MORRO BAIXO, NA COMUNIDADE DE BOM JESUS, SENDO CONSTRUÍDA UMA BASE PARA MELHORAR O NIVELAMENTO DA ÁREA E ATÉ MESMO INSTALAR UMA GRAMA DO TIPO SINTÉTICA PARA MELHOR PROTEGER AS CRIANÇAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +632,702 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="81.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>15945</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>15946</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>15947</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>15948</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>15949</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>15950</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>15951</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>15952</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>15953</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>15954</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>15955</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>15956</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>15957</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>15958</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>15959</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>15960</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>15961</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>15962</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>15963</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>15964</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>15965</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>15966</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>15967</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>15968</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>15969</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" t="s">
+        <v>69</v>
+      </c>
+      <c r="F26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>15970</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>15971</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" t="s">
+        <v>74</v>
+      </c>
+      <c r="E28" t="s">
+        <v>75</v>
+      </c>
+      <c r="F28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>15972</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E29" t="s">
+        <v>77</v>
+      </c>
+      <c r="F29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>15973</v>
+      </c>
+      <c r="B30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" t="s">
+        <v>78</v>
+      </c>
+      <c r="D30" t="s">
+        <v>79</v>
+      </c>
+      <c r="E30" t="s">
+        <v>80</v>
+      </c>
+      <c r="F30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>15974</v>
+      </c>
+      <c r="B31" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" t="s">
+        <v>81</v>
+      </c>
+      <c r="D31" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" t="s">
+        <v>83</v>
+      </c>
+      <c r="F31" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>15975</v>
+      </c>
+      <c r="B32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" t="s">
+        <v>85</v>
+      </c>
+      <c r="F32" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>